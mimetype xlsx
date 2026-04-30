--- v0 (2025-12-11)
+++ v1 (2026-04-30)
@@ -54,2414 +54,2414 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>Emend</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>NILDO</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/229/1o__-_projeto_-_nildo.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/229/1o__-_projeto_-_nildo.pdf</t>
   </si>
   <si>
     <t>“Art. 1º - Declara de Utilidade Pública a Associação Remanescente da Comunidade Quilombola da Sapucaia e Regiões, entidade civil, sem fins lucrativos, de caráter social. Constituída por prazo indeterminado, localizada na zona da Sapucaia, município de Igrapiúna, Estado da Bahia, fundada em 10 de junho de 2011, devidamente inscrita no CNPJ nº 16.869.850/0001-60.”.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>NERINHO</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/42/01_-_indicacao__-_luiz_campos_borges.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/42/01_-_indicacao__-_luiz_campos_borges.pdf</t>
   </si>
   <si>
     <t>Construção da Ponte do Âmbar, Construção da Orla do Ancural, Construção da Ponte das Pedras, Construção da Ponte da Ilha das Flores, Construção do Caminho que liga a Sete Barra ao Povoado das Pedras, Construção de um Ponto na Ponte do Pau Dóleo com Banheiro.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>CECÍLIA DE ROGÉRIO</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/43/02_-_indicacao__-_cecilia.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/43/02_-_indicacao__-_cecilia.pdf</t>
   </si>
   <si>
     <t>INDICA –  Melhoramento no abastecimento dá água do Povoado da Limeira com tratamento.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/44/03_-_indicacao_-_cecilia.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/44/03_-_indicacao_-_cecilia.pdf</t>
   </si>
   <si>
     <t>INDICA – Melhoramento do campo da Limeira 02, com aplicação de gramas.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/45/04-_indicacao_-_cecilia.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/45/04-_indicacao_-_cecilia.pdf</t>
   </si>
   <si>
     <t>INDICA – que realize serviço de troca dos postes com reparo nas fiações nas comunidades: Borges, Imbira, França, Dendê e Ilha das Flores.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>TONHO DE HONORINA</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/46/05-_indicacao_-_tonho.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/46/05-_indicacao_-_tonho.pdf</t>
   </si>
   <si>
     <t>INDICA – Patrolamento e Encascalhamento do Povoado do Porto D´água.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/47/06-_indicacao_-_tonho.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/47/06-_indicacao_-_tonho.pdf</t>
   </si>
   <si>
     <t>INDICA – Iluminação pública na sede e em algumas comunidades da região litorânea e Zona Rural.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>PERCINHO</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/48/07-_indicacao_-_percivaldo.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/48/07-_indicacao_-_percivaldo.pdf</t>
   </si>
   <si>
     <t>INDICA – Construção da encosta aproximadamente de vinte e cinco metros que da acesso ao caminho as residências pela parte de cima, e o conserto da Ponte da Pescaria, sendo os dois serviços com uma certa urgência.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/49/08-_indicacao_-_percivaldo.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/49/08-_indicacao_-_percivaldo.pdf</t>
   </si>
   <si>
     <t>INDICA – Perfuração de poço de pequeno porte com base em um tanque de 5.000 (cinco) mil litros de água no Mato Seco na Ilha da Pescaria.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/50/09-_indicacao_-_percivaldo.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/50/09-_indicacao_-_percivaldo.pdf</t>
   </si>
   <si>
     <t>INDICA – Encosta de proteção de seu Belinho a Julinho e André de Alcidies na Ilha do Timbuca.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/51/10-_indicacao_-_percivaldo.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/51/10-_indicacao_-_percivaldo.pdf</t>
   </si>
   <si>
     <t>INDICA – Perfuração de um poço de pequeno porte na Ilha da Siriiba.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>NEU DE NENEU</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/52/11-_indicacao_-_neilton.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/52/11-_indicacao_-_neilton.pdf</t>
   </si>
   <si>
     <t>INDICA – Ampliação dos sistema de água da Limeira para atender as famílias que moram próximo ao Coqueirart.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/53/12-_indicacao_-_neilton.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/53/12-_indicacao_-_neilton.pdf</t>
   </si>
   <si>
     <t>INDICA – Ampliação do sistema de iluminação pública na Limeira 01, 02 e 03.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>RICARDO ELETRICISTA</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/54/13-_indicacao___-_paulo_ricardo.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/54/13-_indicacao___-_paulo_ricardo.pdf</t>
   </si>
   <si>
     <t>INDICA –  Gradear a valeta da rua em frente a prefeitura até a entrada do hospital.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/55/14-_indicacao___-_paulo_ricardo.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/55/14-_indicacao___-_paulo_ricardo.pdf</t>
   </si>
   <si>
     <t>INDICA –  A colocação de lixeiras nas Praças.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/56/15-_indicacao___-_paulo_ricardo.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/56/15-_indicacao___-_paulo_ricardo.pdf</t>
   </si>
   <si>
     <t>INDICA –  Serviço de limpeza no caminho da comunidade das Pedras.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/57/16-_indicacao__-_cecilia.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/57/16-_indicacao__-_cecilia.pdf</t>
   </si>
   <si>
     <t>INDICA –  Calçamento da rua Travessa Bela Vista.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/58/17-_indicacao__-_cecilia.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/58/17-_indicacao__-_cecilia.pdf</t>
   </si>
   <si>
     <t>INDICA –  Encascalhamento e Patrolamento do variante que da acesso a distribuição de água da Limeira próximo a seu Miguel.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/59/18-_indicacao__-_percivaldo.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/59/18-_indicacao__-_percivaldo.pdf</t>
   </si>
   <si>
     <t>INDICA –  Construção de uma Ponte de atração  e uma  Praça de Lazer na Comunidade do Portinho.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/60/19-_indicacao__-_percivaldo.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/60/19-_indicacao__-_percivaldo.pdf</t>
   </si>
   <si>
     <t>INDICA –  Pavimentação com bloquete translasado na Comunidade do Timbuca, similar o da Ponta do Ancural nos pontos: de Olga a Paulinha, de Zé de Jair ao Posto Médico, de seu Belinho a Antonio Balaio, de Ceilma a Bomfim.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>TICO DA SAÚDE</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/61/20-_indicacao__-_wellington.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/61/20-_indicacao__-_wellington.pdf</t>
   </si>
   <si>
     <t>INDICA –  Colocação de braços com lâmpadas na Comunidde da Gancha, Troca Tapa, e comunidde de Graciliano.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/62/21-_indicacao__-_tonho.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/62/21-_indicacao__-_tonho.pdf</t>
   </si>
   <si>
     <t>INDICA –  Perfuração de um poço na comunidade das Pedras, Comunidade da Ilha das Flores, Comunidade do Dendê e Comuniddae da Fazenda Santo André próximo a Feira do Rato.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/63/22-_indicacao__-_tonho.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/63/22-_indicacao__-_tonho.pdf</t>
   </si>
   <si>
     <t>Patrolamento e encascalhamento na estrada do Genipapo, sentido Maruim por dentro.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/64/23-_indicacao__-_luiz_campos.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/64/23-_indicacao__-_luiz_campos.pdf</t>
   </si>
   <si>
     <t>INDICA –  Construção de uma quadra na Mata do Sossego, similar a do Povado da Limeira  e um funcionário responsavel pela comunidade.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/65/24-_indicacao__-_cecilia.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/65/24-_indicacao__-_cecilia.pdf</t>
   </si>
   <si>
     <t>INDICA –  Manutenção em toda a praça João Lemos.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/66/25-_indicacao__-_luiz_campos_borges.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/66/25-_indicacao__-_luiz_campos_borges.pdf</t>
   </si>
   <si>
     <t>INDICA –  Construção de uma  quadra no Timbuca, dentro do terreno que foi comprado na Gestão de Leandro, inddicado: por Mangalo, Jakline e o próprio autor da indicação.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/67/26-_indicacao__-_luiz_campos_borges.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/67/26-_indicacao__-_luiz_campos_borges.pdf</t>
   </si>
   <si>
     <t>INDICA –  Compra de um terreno para fazer um novo cemitério.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/68/27-_indicacao__-_luiz_campos_borges.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/68/27-_indicacao__-_luiz_campos_borges.pdf</t>
   </si>
   <si>
     <t>INDICA –  Colocação do busto de Fenelon na subida da Ladeira da Matriz.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/69/28-_indicacao__-_tonho.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/69/28-_indicacao__-_tonho.pdf</t>
   </si>
   <si>
     <t>INDICA –  Construção de uma Praça na Rua 15 de Setembro em frente a casa do Sr. Jaime, Romualdo e outros.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/70/29-_indicacao___-_paulo_ricardo.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/70/29-_indicacao___-_paulo_ricardo.pdf</t>
   </si>
   <si>
     <t>INDICA –  Colocação de bancos para o ponto de ônibus em frente ao Bar do Kim.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/71/30-_indicacao___-_paulo_ricardo.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/71/30-_indicacao___-_paulo_ricardo.pdf</t>
   </si>
   <si>
     <t>INDICA –  Lancha de pequeno poste para atender a saúde das Comunidades: Ilha das Flores, Dendê, França e Imbira e comunidades circunvizinhas.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/72/31-_indicacao___-_paulo_ricardo.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/72/31-_indicacao___-_paulo_ricardo.pdf</t>
   </si>
   <si>
     <t>INDICA –  A disponibilidade de uma ambulância para atender as emergências que possam entrar nas estradas vicinais.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/73/32-_indicacao___-_paulo_ricardo.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/73/32-_indicacao___-_paulo_ricardo.pdf</t>
   </si>
   <si>
     <t>INDICA –  Reforma da quadra do Maria Lima.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/74/33-_indicacao__-_luiz_campos_borges.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/74/33-_indicacao__-_luiz_campos_borges.pdf</t>
   </si>
   <si>
     <t>INDICA –  Aterro no Povoado do Pau D´oléo do Sr. Cosme para Nita.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/75/34-_indicacao__-_cecilia.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/75/34-_indicacao__-_cecilia.pdf</t>
   </si>
   <si>
     <t>INDICA –  Colocação de postes com braços de lâmpada na Rua do Luiz próximo a Curica.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/76/35-_indicacao__-_cecilia.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/76/35-_indicacao__-_cecilia.pdf</t>
   </si>
   <si>
     <t>INDICA –  Realizar serviço de limpeza dos terrenos baldios em toda a cidade.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/77/36-_indicacao__-_neilton.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/77/36-_indicacao__-_neilton.pdf</t>
   </si>
   <si>
     <t>INDICA –  Construção de uma ponte de cimento na Região do Rio do Braço próximo a Edelvira.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/78/37-_indicacao__-_percivaldo.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/78/37-_indicacao__-_percivaldo.pdf</t>
   </si>
   <si>
     <t>INDICA –  Construção de uma passarela para passagem das pessoas em direção da casa da Sra. Lio.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/79/38-_indicacao__-_luiz_campos_borges.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/79/38-_indicacao__-_luiz_campos_borges.pdf</t>
   </si>
   <si>
     <t>– INDICA –  Construção de duas escadarias na Rua Travessa Bela Vista, Rua que da Acesso a fonte do mato, no Bairro André Zeferino.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/80/39-_indicacao__-_percivaldo.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/80/39-_indicacao__-_percivaldo.pdf</t>
   </si>
   <si>
     <t>INDICA –  Melhoramento a contenção da passagem que liga o Timbuca ao Portinho, entre a casa de Olga agente de saúde e terreno de Marcelo de Eco.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/</t>
   </si>
   <si>
     <t>INDICA –  Colocação de ar condicionado na sala do médico do posto do Pau D´óleo e cobertura para passar de um vão para o outro no mesmo posto.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/82/41-_indicacao___-_nido.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/82/41-_indicacao___-_nido.pdf</t>
   </si>
   <si>
     <t>INDICA –  Melhoramento no sistema do abastecimento de água do Assentamento Bom Jesus (Mangerona).</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/83/42-_indicacao___-_nido.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/83/42-_indicacao___-_nido.pdf</t>
   </si>
   <si>
     <t>INDICA –  Melhoramento no trecho da estrada que da acesso ao Limoeiro, mais precisamente da entrada da Jaqueira até dona Domingas Miranda.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/84/43-_indicacao___-cristovao.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/84/43-_indicacao___-cristovao.pdf</t>
   </si>
   <si>
     <t>INDICA –  Colocação de grama no Distrito do Contrato, zona litorânea, neste Município de Igrapiúna-Bahia.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/85/44-_indicacao__-_luiz_campos_borges.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/85/44-_indicacao__-_luiz_campos_borges.pdf</t>
   </si>
   <si>
     <t>INDICA –  Construção de uma contenção entre o Sr. Vava e Zequinha no Povoado do Timbuca.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>INDICA –  Construção de uma ponte do Aracá ao Contrato, com aproximadamente 30 (trinta) metros.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>INDICA –  Colocação de braços com lâmpadas na Comunidade do Jenipapo, nas proximidades do Sr. Davi, Eduardo, André, Raquel, Adauto e José de Vanderlei, Damiana, Jubinha, Keno, Geraldo, Sr. Antonio, Nete, Cacá.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/88/47-_indicacao__-_percivaldo.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/88/47-_indicacao__-_percivaldo.pdf</t>
   </si>
   <si>
     <t>INDICA –  Colocação de gramas e melhorias no Campo de Futebol de Igrapiúna.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/89/48-_indicacao___-_paulo_ricardo.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/89/48-_indicacao___-_paulo_ricardo.pdf</t>
   </si>
   <si>
     <t>INDICA –  Encascalhamento na Rua Rio de Janeiro no Bairro Pascasio Lima, nesta cidade de Igrapiúna-Bahia.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/92/49-_indicacao___-_welligton_brito.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/92/49-_indicacao___-_welligton_brito.pdf</t>
   </si>
   <si>
     <t>INDICA –  Colocação de um reservátorio de água na Comunidade do Troca da Tapa e Agenor no Vargido.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/93/50-_indicacao___-_welligton_brito.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/93/50-_indicacao___-_welligton_brito.pdf</t>
   </si>
   <si>
     <t>INDICA –  Uma casa de apoio para as pessoas da Zona Rural e Litorânea do nosso município.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/94/51-_indicacao__-_percivaldo.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/94/51-_indicacao__-_percivaldo.pdf</t>
   </si>
   <si>
     <t>INDICA –  Perfuração de um poço artesiano para atender a comunidade da Pedra Mole.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/95/52-_indicacao__-_percivaldo.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/95/52-_indicacao__-_percivaldo.pdf</t>
   </si>
   <si>
     <t>INDICA –  Construção de uma arena de areia com: traves e redes,  para a prática do Futebol e demais esporte no antigo campo da Comunidade da Pedra Mole.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/155/53_-_indicacao__-_antonio_carlos.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/155/53_-_indicacao__-_antonio_carlos.pdf</t>
   </si>
   <si>
     <t>INDICA – Construção de uma pequena orla _x000D_
 pegando na Praça João Lemos seguindo até o cais de areia em frente a Escola _x000D_
 Rural, na Rua do Tamarineiro</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/108/55-_indicacao__-_cecilia.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/108/55-_indicacao__-_cecilia.pdf</t>
   </si>
   <si>
     <t>INDICA –  Uma casa de velório em nossa cidade.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/156/56-_indicacao___-_welligton_brito.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/156/56-_indicacao___-_welligton_brito.pdf</t>
   </si>
   <si>
     <t>INDICA –  Construção de uma Escola na Comunidade da Tararanga.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/158/57-_indicacao___-_paulo_ricardo.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/158/57-_indicacao___-_paulo_ricardo.pdf</t>
   </si>
   <si>
     <t>A retirado das madeiras das pontes velha , e os entulhos do _x000D_
 material de construção do Povoado da Ponta.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/223/58-_indicacao___-_nildo.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/223/58-_indicacao___-_nildo.pdf</t>
   </si>
   <si>
     <t>INDICA –  Melhoramento na estrada que acesso a Zona Do Freire onde existe propriedades da Sra. Leda e outros.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/224/59-_indicacao___-_nildo.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/224/59-_indicacao___-_nildo.pdf</t>
   </si>
   <si>
     <t>INDICA –  Melhoramento na estrada que da acesso a familia de Valetim, Manoel de Figênia e de Manoel Ladislau próximo ao Assentamento Limoeiro.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/225/60-_indicacao___-_weeligton.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/225/60-_indicacao___-_weeligton.pdf</t>
   </si>
   <si>
     <t>INDICA –  Calçamento do trevo sentido ao Colégio Valetim Régis no Povoado do Rio do Braço.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/226/61-_indicacao___-_luiz_campos.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/226/61-_indicacao___-_luiz_campos.pdf</t>
   </si>
   <si>
     <t>INDICA –  Construção de uma quadra no Povoado do Timbuca.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/227/62-_indicacao___-_percivaldo.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/227/62-_indicacao___-_percivaldo.pdf</t>
   </si>
   <si>
     <t>INDICA –  Confecção de um par de traves e redes para Associação da Comunidade da Ponta.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/228/63-_indicacao___-_ricardo.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/228/63-_indicacao___-_ricardo.pdf</t>
   </si>
   <si>
     <t>INDICA –  Uma quadra poliesportiva no Bairro Pascásio Lima, e outra no espaço do antigo Terrágua no Povoado do Pau D´oléo.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/232/64-_indicacao___-_percivaldo.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/232/64-_indicacao___-_percivaldo.pdf</t>
   </si>
   <si>
     <t>INDICA –  Pavimentação em bloquetes translaçados na Comunidade do Ancural do fundo da casa da Sra. Conhecida como Coi até a casa da Sra. Maria Rosa, com aproximadamente 1,5 (um metros e meio) de largura com iluminação.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/233/65-_indicacao___-_percivaldo.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/233/65-_indicacao___-_percivaldo.pdf</t>
   </si>
   <si>
     <t>INDICA –  Pavimentação em bloquetes translaçados na Comunidade da Pescaria iniciando no final do antigo calçamento até a casa do Sr. Vadinho, com aproximadamente 1,5 (um metros e meio) de largura.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/234/66-_indicacao___-_tonho.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/234/66-_indicacao___-_tonho.pdf</t>
   </si>
   <si>
     <t>INDICA –  Colocação de braços e lâmpadas na localidade do Oricozinho em Sinezia, um ponto na familia de Zene, Maria de Abel, Ferreira, João, Martinha e Ivo.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/240/67-_indicacao___-_welligton.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/240/67-_indicacao___-_welligton.pdf</t>
   </si>
   <si>
     <t>INDICA –  Construção de um ponto escolar na entrada do Bombaço na antiga fazenda de Leôncio.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/241/68-_indicacao___-_welligton.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/241/68-_indicacao___-_welligton.pdf</t>
   </si>
   <si>
     <t>INDICA –  Construção de box nas mediações do Colégio Valentim Régis no Rio do Braço.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/242/69-_indicacao___-_ricardo.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/242/69-_indicacao___-_ricardo.pdf</t>
   </si>
   <si>
     <t>INDICA –  Colocação de Calçamento em frente a Igreja Nossa Senhora Aparecida no Povoado do Ancural.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/243/70-_indicacao___-_ricardo.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/243/70-_indicacao___-_ricardo.pdf</t>
   </si>
   <si>
     <t>INDICA –  Construção de uma Ponte no Povoado da Cachoeira da Torre.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/258/71-_indicacao___-_percivaldo.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/258/71-_indicacao___-_percivaldo.pdf</t>
   </si>
   <si>
     <t>- Melhorar a estrutura física da ponte.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/259/72-_indicacao___-_luiz_campos.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/259/72-_indicacao___-_luiz_campos.pdf</t>
   </si>
   <si>
     <t>Construção de um Arco com o nome Seja Bem Vindo a Igrapiúna, na entrada da Nova Igrapiúna, e outro arco na chegada de Igrapiúna, próximo ao Campo de Bola , com o mesmo nome Seja Bem Vindo a Igrapiúna.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/260/73-_indicacao___-_luiz_campos.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/260/73-_indicacao___-_luiz_campos.pdf</t>
   </si>
   <si>
     <t>Iluminação da Nova Igrapiúna até a entrada da Cachoeirinha.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/261/74-_indicacao___-_percivaldo.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/261/74-_indicacao___-_percivaldo.pdf</t>
   </si>
   <si>
     <t>Aquisição de uma rocadeira para os trabalhos nas comunidades: Timbuca, Portinho, Ilha da Barreta e Pescaria.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/230/1o_-_projeto_-_cecilia_andrea_paulo_mendes.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/230/1o_-_projeto_-_cecilia_andrea_paulo_mendes.pdf</t>
   </si>
   <si>
     <t>Institui a Carteira de Identificação do autista no município de Igrapiúna.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/231/2o_-_projeto_-_cecilia_andrea_paulo_mendes.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/231/2o_-_projeto_-_cecilia_andrea_paulo_mendes.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição de contratação de condenados pela Lei Federal n° 11.340/06 - Lei Maria da Penha, por parte do Poder Público Municipal, bem como impede a nomeação e dá outras providências.</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei  Ordinária</t>
   </si>
   <si>
     <t>Manoel Ribeiro dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/37/projeto_de_leino_001_brasao_municipal._final.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/37/projeto_de_leino_001_brasao_municipal._final.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o uso exclusivo do Brasão Municipal como imagotipo e símbolo oficial do Município de Igrapiúna</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/38/projeto_de_lei_no_002_reajuste._ags._de_saude_e_endemias.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/38/projeto_de_lei_no_002_reajuste._ags._de_saude_e_endemias.pdf</t>
   </si>
   <si>
     <t>Fixa o vencimento base dos Agentes de Saúde – ACS e dos Agentes de Combate a Endemias – ACE no Município de Igrapiúna-Bahia</t>
   </si>
   <si>
     <t>DELEG</t>
   </si>
   <si>
     <t>Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/26/dec_1-2021.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/26/dec_1-2021.pdf</t>
   </si>
   <si>
     <t>Nomeia  Funcionária  para  o  cargo  em Comissão  de  Diretora  de  Controle  Interno  desta Câmara Municipal de Igrapiúna</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/27/dec_2-2021.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/27/dec_2-2021.pdf</t>
   </si>
   <si>
     <t>Nomeia Funcionário para o cargo em Comissão de Chefe dos Serviços da Secretaria desta Câmara Municipal de Igrapiúna</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/32/dec_3-2021.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/32/dec_3-2021.pdf</t>
   </si>
   <si>
     <t>Nomeia  Funcionária  para  o  cargo  em Comissão   de   Assessor   Administrativo   desta Câmara Municipal de Igrapiúna.</t>
   </si>
   <si>
     <t>Nomeia  Funcionário  para  o  cargo  em Comissão   de   Assessor   Administrativo   desta Câmara Municipal de Igrapiúna</t>
   </si>
   <si>
     <t>Nomeia  Funcionária  para  o  cargo  em Comissão   de   Assessora   Administrativa   desta Câmara Municipal de Igrapiúna</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/35/dec_6-2021.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/35/dec_6-2021.pdf</t>
   </si>
   <si>
     <t>Nomeia Funcionária para o cargo em Comissão de Assessor Administrativo desta Câmara Municipal de Igrapiúna</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei Executivo</t>
   </si>
   <si>
     <t>dispõe sobre o uso exclusivo do Brasão Municipal como imagotipo e símbolo oficial do Município de Igrapiúna.</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/39/projeto_de_lei_no_03.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/39/projeto_de_lei_no_03.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste anual da remuneração dos servidores públicos municipais.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/254/pl_ppa_igrapiuna_2022_-_2025.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/254/pl_ppa_igrapiuna_2022_-_2025.pdf</t>
   </si>
   <si>
     <t>Institui o Plano Plurianual - PPA do Município de Igrapiúna para o período de 2022 a 2025.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/255/projeto_de_lei_no_015_loa.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/255/projeto_de_lei_no_015_loa.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e fixa a Despesa do Orçamento Anual do Município de Igrapiúna para o exercício financeiro de 2022, e determina outras providências.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/262/projeto_16.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/262/projeto_16.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre auxílio para realização de melhorias habitacionais de pessoas em estado de vulnerabilidade social extremo no Município de Igrapiúna e dá outras providências.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/263/pl_ppa_igrapiuna_2022_-_2025.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/263/pl_ppa_igrapiuna_2022_-_2025.pdf</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/264/projeto_de_lei_no_015_loa.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/264/projeto_de_lei_no_015_loa.pdf</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/266/pl_ppa_igrapiuna_2022_-_2025.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/266/pl_ppa_igrapiuna_2022_-_2025.pdf</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/267/pl_ppa_igrapiuna_2022_-_2025.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/267/pl_ppa_igrapiuna_2022_-_2025.pdf</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/268/projeto_de_lei_no_015_loa.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/268/projeto_de_lei_no_015_loa.pdf</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/274/projeto_-_17.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/274/projeto_-_17.pdf</t>
   </si>
   <si>
     <t>“Altera no município de Igrapiúna a Contribuição para Custeio do Serviço de Iluminação Pública - CIP, prevista no artigo 149-A da Constituição Federal”</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Portaria</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/40/portaria_02.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/40/portaria_02.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Formação das Comissões Permanentes desta Câmara Municipal, para o exercício de 2021/2022.</t>
   </si>
   <si>
     <t>Portaria n° 02/21  Suspende as atividades do Prédio da Câmara Municipal de Igrapiúna.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>ATSOR</t>
   </si>
   <si>
     <t>ATA DE SESSÃO</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/90/16a__ata_corrreta.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/90/16a__ata_corrreta.pdf</t>
   </si>
   <si>
     <t>ata da 16° sessão</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/252/30a__ata_corrreta_-.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/252/30a__ata_corrreta_-.pdf</t>
   </si>
   <si>
     <t>Ata da Trigésima Sessão  Ordinária  da  Nona  Legislatura,  da _x000D_
 Segunda Sessão Legislativa,  do Primeiro Período Legislativo da _x000D_
 Câmara Municipal de Igrapiúna, realizada no dia 09 de Novembro _x000D_
 de 2021.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/253/31a__ata_corrreta.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/253/31a__ata_corrreta.pdf</t>
   </si>
   <si>
     <t>Ata da Trigésima Primeira Sessão Ordinária da Nona Legislatura, da Segunda Sessão Legislativa,  do Primeiro Período Legislativo da Câmara Municipal de Igrapiúna, realizada no dia 23 de Novembro de 2021.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/251/31a__ata_corrreta.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/251/31a__ata_corrreta.pdf</t>
   </si>
   <si>
     <t>Ata da Trigésima Primeira Sessão Ordinária da Nona Legislatura, da Segunda _x000D_
 Sessão Legislativa,  do Primeiro Período Legislativo da Câmara Municipal de _x000D_
 Igrapiúna, realizada no dia 23 de Novembro de 2021.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/265/32a__ata_corrreta.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/265/32a__ata_corrreta.pdf</t>
   </si>
   <si>
     <t>Ata da Trigésima Segunda Sessão Ordinária da Nona Legislatura, da_x000D_
 Segunda Sessão Legislativa, do Primeiro Período Legislativo da Câmara_x000D_
 Municipal de Igrapiúna, realizada no dia 30 de Novembro de 2021.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>OFI</t>
   </si>
   <si>
     <t>OFÍCIO</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/96/01_-_percinho.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/96/01_-_percinho.pdf</t>
   </si>
   <si>
     <t>- Melhorias no Variante de Maria a Tiana no Bom Jardim, e outro e melhoria de Dona Ida a viúva de Salvador.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>CRISTOVÃO</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/97/oficio_circular_de_no_02-_2021.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/97/oficio_circular_de_no_02-_2021.pdf</t>
   </si>
   <si>
     <t>Sirvo-me do presente para informar a (o) Ilustríssimo (a) Senhor (a), que no dia 15 de Janeiro desse ano em curso, às 9:00 hs da manhã, haverá uma sessão extraordinária, para apreciação das seguintes matérias: _x000D_
  - Projeto de Lei nº 01/2021, de Autoria do Poder Executivo, “Dispõe sobre o uso exclusivo do Brasão Municipal como Imagotipo e Símbolo Oficial do Município de Igrapiúna;_x000D_
  - Projeto de Lei nº 02/2021, de autoria do Poder Executivo, “ Fixa o piso de vencimento dos Agentes Comunitários de Saúde e dos Agentes de Combate a Endemias do Município de Igrapiúna-Ba.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/98/oficio_circular_de_no_03-_2021.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/98/oficio_circular_de_no_03-_2021.pdf</t>
   </si>
   <si>
     <t>Sirvo-me do presente para informar a (o) Ilustríssimo (a) Senhor (a), que no dia 27 de Janeiro desse ano em curso, às 9:00 hs da manhã, haverá uma sessão extraordinária, para apreciação das seguintes matérias: _x000D_
  - Projeto de Lei nº 003/2021, de Autoria do Poder Executivo, “Dispõe sobre o reajuste anual da remuneração dos servidores públicos municipais”</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/99/oficio_circular_de_no_04-_2021.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/99/oficio_circular_de_no_04-_2021.pdf</t>
   </si>
   <si>
     <t>Sirvo-me do presente para informar a (os) Ilustríssimo (s) Senhor (a), que que não _x000D_
 haverá sessão ordinária no dia 23 de Fevereiro desse ano em curso, devido a _x000D_
 problema de saúde de um dos Ilustríssimos Vereadores, e a situação que se encontra _x000D_
 o município se referindo ao grande aumento dos casos da Covid-19 em nosso _x000D_
 município, e quando houver sessão comunicaremos com antecedência o retorno.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/100/05_-_nildo.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/100/05_-_nildo.pdf</t>
   </si>
   <si>
     <t>- Providências referente ao lixão do Contrato, pois está ocasionando mau cheiro, excesso de mosca, carunchos, e outros depois do seguimento de estado de abandono;_x000D_
  - Manutenção no sistema de abastecimento de água do Povoado da Laranjeira que encontra-se com problema;_x000D_
  - Melhorias na estrada vicinal direta , e manutenção na ponte do Povoado do Mato Grosso, até que se faça uma ponte com a estrutura de cimento.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/101/06-_neilton.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/101/06-_neilton.pdf</t>
   </si>
   <si>
     <t>- Esclarecimento em relação ao Contrato Consignado dos Servidores públicos.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/102/07_-_neilton.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/102/07_-_neilton.pdf</t>
   </si>
   <si>
     <t>- Que seje deliberado o contrato com a Caixa Econômica.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/103/08_-_percivaldo.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/103/08_-_percivaldo.pdf</t>
   </si>
   <si>
     <t>- Serviço de patrolamento e encascalhamento nas proximidades da Sra. Tiana no Bom Jardim, melhorias no Variante da Sra. Ida esposa de Salvador na mesma localidade, ajeitar alguns pontos críticos na estrada da Ilha da Barreta, melhorar a estrada da Ponta da Ilha, e colocação de Braços de postes no Bom Jardim próximo a Igreja Evangélica Assembleia de Deus.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/104/09-_presidente_-_rosana_secretaria.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/104/09-_presidente_-_rosana_secretaria.pdf</t>
   </si>
   <si>
     <t>Em resposta ao Ofício nº 001/2021 / CMDS/SEMDEC, venho informar a Ilustríssima Senhora Secretaria o nome do Vereador  - ANTONIO CARLOS BISPO SANTOS, para Conselheiro Suplente – Do Conselho Municipal do Desenvolvimento Sustentável deste Município, junto ao Vereador Titular NILDO DA SILVA SOUZA.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/105/10_-_cecilia.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/105/10_-_cecilia.pdf</t>
   </si>
   <si>
     <t>- Que seje feito serviço de limpeza dos ruas da sede de Igrapiúna , e  serviço de roço na Nova Igrapiúna.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/110/21-_percivaldo.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/110/21-_percivaldo.pdf</t>
   </si>
   <si>
     <t>- Que reconstrua a rampa no cais de areia, porque com a maré seca há uma certa dificuldade de embarque e desembarque.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/111/22-_neilton.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/111/22-_neilton.pdf</t>
   </si>
   <si>
     <t>- Que possa ser informado aonde encontra-se o trator branco da prefeitura.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/112/23cecilia.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/112/23cecilia.pdf</t>
   </si>
   <si>
     <t>- Conserto na escada do píer que foi retirado para facilitar embarque e desembarque;</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/113/24-_nildo.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/113/24-_nildo.pdf</t>
   </si>
   <si>
     <t>- Limpeza do PSF da Laranjeira.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/114/25-_nildo.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/114/25-_nildo.pdf</t>
   </si>
   <si>
     <t>- Junto a CERB possa está vendo um local para perfuração de um novo poço, ou fornecimento da água por gravidade junto ao rio;_x000D_
  - A distribuição de peixe para as famílias mais carentes do município.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/115/26-_percivaldo.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/115/26-_percivaldo.pdf</t>
   </si>
   <si>
     <t>- Colocação de uma lixeira no sitio São José próxima a entrada de Zé Bomfim. _x000D_
  - Beneficiamento na estrada do Sítio São José, _x000D_
  - Melhorias na iluminação pública no Bom Jardim próximo a Dona Zinha e outros, e também em Zé de Regina.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/116/27-_ricardo.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/116/27-_ricardo.pdf</t>
   </si>
   <si>
     <t>- Que espalhe uma ruma de cascalho próximo a casa de Isiel no Pai André._x000D_
  - A construção de um quebra mola próximo a carpintaria de Geovane no _x000D_
 Bairro Pascásio Lima. _x000D_
   - A colocação de manilha no Rio Novo entre o Colégio e a Igreja Evangélica.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/117/28-_cecilia.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/117/28-_cecilia.pdf</t>
   </si>
   <si>
     <t>- Serviço de limpeza do lado do píer, que se encontra uma moita de mato, e terminar o serviço do píer.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/118/29-_wellgton_brito_do_nascimento.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/118/29-_wellgton_brito_do_nascimento.pdf</t>
   </si>
   <si>
     <t>- Serviço de melhorias nas duas pontes da estrada vicinal  na ladeira da Rua Palha , que liga o Rio do Braço a Jacuba;_x000D_
  - Serviço de limpeza no colégio do _x000D_
 Rio do Braço.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/119/30-_ricardo.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/119/30-_ricardo.pdf</t>
   </si>
   <si>
     <t>- Colocação de faixa de pedestres nos seguintes pontos: na Nova Igrapiúna, em frente a prefeitura, na entrada do hospital, próximo ao posto de gasolina. _x000D_
  - Serviço de limpeza no Rio do Sizo de Benedito Ferreira em direção ao Loteamento Morada da Cidadania, até a boca de lobo._x000D_
  - Serviço de  limpeza da Vala da Rua da Cachoerinha próximo a casa de _x000D_
 Binai.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/120/31-_ricardo.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/120/31-_ricardo.pdf</t>
   </si>
   <si>
     <t>- Serviço de reparo na Iluminação do Vai Quem Quer, outro ofício e solicitando a colocação de cascalho na ladeira que acesso a casa do Sr. Guiu na Rua do Campo._x000D_
  - Aterro em uma parte ao lado da Ponte para colocação de matéria.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/121/32-_nildo.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/121/32-_nildo.pdf</t>
   </si>
   <si>
     <t>- Serviço de melhoramento em alguns pontos críticos da estrada principal.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/122/33_-_tonho.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/122/33_-_tonho.pdf</t>
   </si>
   <si>
     <t>- Que espalhe o cascalho que já se encontra na comunidade do Bom Viver.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/123/34-_ricardo.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/123/34-_ricardo.pdf</t>
   </si>
   <si>
     <t>- A distribuição de cestas básicas para as famílias carentes do município de Igrapiúna-Bahia, que se encontra em dificuldade devido a essa pandemia.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/124/35-_neilton.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/124/35-_neilton.pdf</t>
   </si>
   <si>
     <t>- Possa avaliar a possibilidade de si colocar um trave na Rua Duque de Caxias próximo a Praça do Táxi, ao lado da Casa de Dona Carmem, para impedir a passagem de carros grande;_x000D_
  - A construção de uma ponte na comunidade do Mato Grosso;_x000D_
  - Reposição de lâmpadas na Limeira 03.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/125/36-_cecilia.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/125/36-_cecilia.pdf</t>
   </si>
   <si>
     <t>- A Construção de  um quebra mola em frente ao Colégio Lenilto na Avenida Geovane de Almeida Dócio;</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/126/37-_tonho.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/126/37-_tonho.pdf</t>
   </si>
   <si>
     <t>- Serviço de melhoramento na estrada vicinal do Maruim saindo para a Vila 04 aja visto as pessoas que precisam escoar o seu produto não está podendo vim pelo Jenipapo pois a prefeitura está calçando a rua próximo a ponte.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/127/38-_wellgton_brito_do_nascimento.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/127/38-_wellgton_brito_do_nascimento.pdf</t>
   </si>
   <si>
     <t>- Serviço de melhorias nas Ladeiras da Rua da Palha, porque encontra-se intransitável, e na Ladeira em Ednael na Região da Jacuba;_x000D_
  - Recuperação do trecho na estrada da Tararanga, melhoria na Ponte na Ponte próximo a Vandão que está exteriorizada , reparo de lâmpadas no Colégio Valentim Régis e no Posto de Saúde do Rio do Braço, rever o abastecimento de água no Vargido em Agenor.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/128/39_-_oficio_a_infra.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/128/39_-_oficio_a_infra.pdf</t>
   </si>
   <si>
     <t>Sirvo-me do presente para solicitar de Vossa Senhoria que nos conceda o eletricista para realizar manutenção em um fio que encontra exposto em frente a câmara, e realizar também serviços de troca de lâmpadas.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/129/40-_percivaldo.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/129/40-_percivaldo.pdf</t>
   </si>
   <si>
     <t>-  05 manilhas de 30 para realizar um serviço na subida da casa do Sr. Joca na Fonte do Mato , que encontra-se cheia de valeta e não está conseguido subir com seu veiculo, onde nesse local vive uma senhora com mais de 100 anos;_x000D_
  - Que peça o eletricista para realizar melhorias na iluminação pública na Rua do Porto na Limeira 03.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/130/41-_neilton.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/130/41-_neilton.pdf</t>
   </si>
   <si>
     <t>- Marque uma reunião com a Diretora de Cultura para junto com os fazedores de cultura possa deliberar sobre o recurso da lei Aldir Blanc.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/131/42-_cecilia.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/131/42-_cecilia.pdf</t>
   </si>
   <si>
     <t>- Que resolva o problema do esgoto da Limeira 02, que já foram feitas várias solicitações. _x000D_
  - Serviço de roçagem nas margens em alguns trechos nas estradas vicinais.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/132/43-_ricardo.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/132/43-_ricardo.pdf</t>
   </si>
   <si>
     <t>- Que possa está mandar uma equipe para vacinar os acamados no Povoado da Ponta.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/133/44-_ricardo.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/133/44-_ricardo.pdf</t>
   </si>
   <si>
     <t>- Que reveja a questão da água do Pau D´oléo, que foi aberto um poço no Rio Novo deu água mais encontra-se desativado.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/134/45-_ricardo.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/134/45-_ricardo.pdf</t>
   </si>
   <si>
     <t>- Colocação de  braços com lâmpadas em Nita no Povoado do Pau D´oléo.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/135/46-_wellgton_brito_do_nascimento.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/135/46-_wellgton_brito_do_nascimento.pdf</t>
   </si>
   <si>
     <t>- Que coloque braços com lâmpadas na subida da Igreja Evangélica Assembleia de Deus no Rio do Braço, que encontra-se no escuro.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/136/47-_neilton.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/136/47-_neilton.pdf</t>
   </si>
   <si>
     <t>- Que marque uma reunião com a Secretaria de Educação, para tratar de alguns assuntos referente a educação.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/137/48-_nildo.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/137/48-_nildo.pdf</t>
   </si>
   <si>
     <t>- Serviço de desbera nas margens das estradas vicinais, pois no período de inverno permitirá que a estrada seque mais rápido;_x000D_
 - Serviço de iluminação pública em diversas comunidades da Zona Rural, com reparos nas lâmpadas e quite de iluminação.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/138/49-_ricardo.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/138/49-_ricardo.pdf</t>
   </si>
   <si>
     <t>- Serviço de manutenção em uma fiação no Povoado do Dendê que encontra-se com fio descapado, reposição de lâmpadas na Comunidade do Ancural, principalmente na Ponte e em demais pontos, e conserto no calçamento.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/139/50-_ricardo.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/139/50-_ricardo.pdf</t>
   </si>
   <si>
     <t>- Informação sobre o quite de merenda escolar que não está sendo distribuído.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/140/51-_tonho.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/140/51-_tonho.pdf</t>
   </si>
   <si>
     <t>- Que possa rever a questão da água da Limeira de Dona Andrelita a Dona Felipa, a colocação e reposição de lâmpadas nesse mesmo trajeto, e colocação de cascalho, pois encontra-se intransitável.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/141/52-_luiz_campos.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/141/52-_luiz_campos.pdf</t>
   </si>
   <si>
     <t>- Que seje retirado as palmeiras dos canteiro da Avenida Geovane de Almeida Dócio para evitar um acidente</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/142/53-_cecilia.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/142/53-_cecilia.pdf</t>
   </si>
   <si>
     <t>- Que realize serviço limpeza total da área externa da academia dos idosos.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/143/54-_ricardo.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/143/54-_ricardo.pdf</t>
   </si>
   <si>
     <t>-  Que ossa está confeccionando fardamento para identificação dos servidores da área da limpeza, e manutenção e reforma nos pontos de ônibus do nosso município que encontra deteriorado.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/144/55-_percivaldo.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/144/55-_percivaldo.pdf</t>
   </si>
   <si>
     <t>-  Que possa está fazendo uma intervenção na encosta na parte de cima da Pescaria o mais breve possível.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/145/56-_neilton.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/145/56-_neilton.pdf</t>
   </si>
   <si>
     <t>- Informação de como anda o mapeamento da extensão da energia da rede do campo do meio.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/146/57-_cristovao_alves_cruz.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/146/57-_cristovao_alves_cruz.pdf</t>
   </si>
   <si>
     <t>- Que realizasse o conserto e manutenção na escadaria que da acesso a residência do Sr. Durval e outros no Bairro Pascásio Lima, aja visto ter uma rua nas proximidades que se encontra interditada, dificultado o trajeto na mesma;_x000D_
  - Encascalhamento no Povoado da Pedra Mole, da área de evento até o Porto devido a dificuldade do acesso;_x000D_
  - Melhorias com encascalhamento em alguns pontos principalmente nas ladeira depois de Vane no Maruim seguindo para Ilha da Barreta.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/147/58-_ricardo.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/147/58-_ricardo.pdf</t>
   </si>
   <si>
     <t>-  Serviços de melhorias como colocação de braços com lâmpadas em Dete no Bom Jardim e em Guimarães na Pedra Mole;_x000D_
  - Melhorias na estrada do Pau D´oleo para fique melhor para os veículos transitar pois ali e o elo de várias localidades litorâneas;</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/148/59-_ricardo.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/148/59-_ricardo.pdf</t>
   </si>
   <si>
     <t>-  Que incentive o acesso de empresa prestadoras de serviço de internet a ampliar a rede para a Ilha Grande do Contrato.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/149/60-_neilton.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/149/60-_neilton.pdf</t>
   </si>
   <si>
     <t>- Serviço de reposição de lâmpadas na comunidade da Baixa da Areia nas proximidades da Igreja Evangélica</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/150/61-_neilton.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/150/61-_neilton.pdf</t>
   </si>
   <si>
     <t>- Que providencie um transporte para levar as atividades até os alunos da Laranjeira, salientando que foi uma reinvindicação dos pais de alunos daquela comunidade;_x000D_
  -  Que informe quantos alunos tem cadastrados, e o número de alunos no município.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/151/62-_percivaldo.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/151/62-_percivaldo.pdf</t>
   </si>
   <si>
     <t>-  Fazer o calçamento em frente ao posto aja visto já  existe no local o paralelo, e um pequeno cais também em frente ao posto para facilitar embarque e desembarque;_x000D_
  - Que realize serviço de manutenção na iluminação pública em 04 postes da praça do Timbuca que encontra-se no escuro.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/152/63-_cecilia.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/152/63-_cecilia.pdf</t>
   </si>
   <si>
     <t>- Que possa retirar os entulhos da rua onde são feitos alguns concertos;_x000D_
  - Manutenção em um poste na Limeira 01 próximo ao orelhão pois a lâmpada esta acesa direto, e manutenção e reposição em 04 refletores da quadra da Limeira 01;_x000D_
  - Serviço de limpeza na Escola Elinoilde na Limeira e na Escola do Rio Novo;_x000D_
  - Serviço de patrolamento e encascalhamento na estrada na Região da Jubeba sentido ao bar do Dido, Nilton da Kombi, passando pelo senhor Edilson até tonho do caminhão.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/153/64-_tonho.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/153/64-_tonho.pdf</t>
   </si>
   <si>
     <t>- Que possa fazer serviço em uma rua no Loteamento Morada da Cidadania nas proximidade da antiga Igreja Evangelica Renovação em Virtude, pois os veículos não estão conseguido trafegar nessa rua;_x000D_
  - Melhorias na Iluminação pública da Praça João Lemos na Rua do Tamarineiro. Outro ofício e solicitando serviço de limpeza da valeta nas proximidades da residência do Sr. Binai na Rua da Cachoeirinha;_x000D_
  - Melhorias na Estrada do Jenipapo e providência no esgoto que encontra-se a céu aberto nas proximidades da residência de Damiana de Zé gaso e Júnior de Braz</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/154/65-_nildo.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/154/65-_nildo.pdf</t>
   </si>
   <si>
     <t>- Que seje colocado Manilhas na Sapucaia em direção a casa do Sr. André, devido ser uma comunidade Quilombola onde existe um programa de habitação;_x000D_
  - Para que a secretaria de infra estrutura possa está disponibilizando uma equipe para olhar a tubulação da água da Laranjeira pois existe alguns pontos com vazamento.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/159/66-_percivaldo.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/159/66-_percivaldo.pdf</t>
   </si>
   <si>
     <t>-  Que realize serviço de conserto em frente a casa de Elenilson e Dona Sônia, devido o calçamento está descendo, e colocar 08 telhas de plástico na ponte no Porto das Pedras na Ilha da Barreta , para tanto no tempo chuvoso como ensolarado da mais conforto para que precisa embarcar e desembarcar.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/160/67-_ricardo.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/160/67-_ricardo.pdf</t>
   </si>
   <si>
     <t>-  Solução devido a questão dos agentes comunitários de saúde de algumas comunidades como Ilha das Flores , Dendê, Pedra Mole, Bom Jardim e outras que o povo está cobrando mais a presença deles.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/161/68-_ricardo.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/161/68-_ricardo.pdf</t>
   </si>
   <si>
     <t>-  Uma posição referente a implantação de uma energia de qualidade nas comunidades dos Borges, Imbira, Ilhas das Flores e Dendê que o povo está sofrendo muito com a queda de energia para conservar os seus mariscos.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/162/69-_ricardo.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/162/69-_ricardo.pdf</t>
   </si>
   <si>
     <t>-  Que coloque uma lâmpada na descida para o porto do Pau D´oleo que está queimada a tempo.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/163/70-_neilton.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/163/70-_neilton.pdf</t>
   </si>
   <si>
     <t>- Que possa fazer uma rampa nas proximidades da Ponte da Feira Livre para facilitar o acesso de embarque e desembarque.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/164/71-_wellgton_brito_do_nascimento.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/164/71-_wellgton_brito_do_nascimento.pdf</t>
   </si>
   <si>
     <t>- Serviço de melhoramento na estrada da Jussara em direção a Itamarati, e melhoramento na estrada dos macacos próximo a Seu João.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/165/72-_tonho.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/165/72-_tonho.pdf</t>
   </si>
   <si>
     <t>- Serviço de melhoramento na estrada que da acesso a comunidade das Pedras, fazer um encosta nas proximidades da residência do Sr. César em direção a casa do Sr. Duzinho, e realizar um serviço de canalização na água da referida comunidade onde sugeri a cavação de um poço na pachica, e melhorar o trecho da estrada do Maruim da Vila 04.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/166/73-_cecilia.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/166/73-_cecilia.pdf</t>
   </si>
   <si>
     <t>- Serviço de roço ao redor da quadra de esporte da Limeira 01.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/167/74-_percivaldo.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/167/74-_percivaldo.pdf</t>
   </si>
   <si>
     <t>-  Que possa mandar retirar o corrimão da ponte do Timbuca no Centro e no outro lado da escada aja vista encontra-se bastante danificado, e colocar um de maior durabilidade._x000D_
  - Que possa encascalhar a Rua próximo ao campo da Limeira 03 pois está cheia de valeta e encontra-se intransitável.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/168/75-_cecilia.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/168/75-_cecilia.pdf</t>
   </si>
   <si>
     <t>- Que possa fazer serviço de reposição de lâmpadas na Baixa da Areia na Igreja sentido casa de Evilasio e Anailton;_x000D_
  - Colocar poste com lâmpada próximo a residência do Sr. Curica no Bairro André Zeferino;_x000D_
  - Que realize serviço de limpeza ao redor da quadra da Limeira 01, e reposição de lâmpadas do refletor que estão queimadas na referida quadra;_x000D_
  - Limpeza ao redor da Escola Municipal Elinoildes na Limeira, e ajeitar uma lâmpada próximo ao poste no orelhão que encontra-se liga direta.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/169/76-_neilton.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/169/76-_neilton.pdf</t>
   </si>
   <si>
     <t>- Que possa está resolvendo a questão da documentação da Terra (ITR) aja visto tem que disponibilizar um servidor para fazer um curso do CCIR e um cadastro no INCRA para que possa ser emitido junto a receita Federal o ITR – Imposto Territorial Rural;_x000D_
  - Do  gestor que ele possa marcar uma data para reunirmos com a Comunidade da Mata do Sossego a pedido da referida comunidade;_x000D_
  - Junto ao Setor Competente, que possa  informar: quantos terrenos foram cedidos no PLEMA, quem são os proprietários, quantos lotes ainda estão disponíveis, e quem são os investidores.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/170/77-_nildo.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/170/77-_nildo.pdf</t>
   </si>
   <si>
     <t>- Que  possa providenciar novos quites de iluminação e reposição de lâmpadas para diversas localidades da zona rural como: Mato Grosso, Baixa de Areia, Laranjeira, Jubeba, Pa Boa Sorte entre outras, e solicitar junto a Coelba a 3ª fase na rede que soube pela principal: Jubeba, Jaqueira Tabocas, Laranjeira, pois a rede encontra-se baixa, e as vezes ao chocar com as árvores pegam fogo.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/171/78-_ricardo.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/171/78-_ricardo.pdf</t>
   </si>
   <si>
     <t>-  Serviço de melhorias no variante que liga a pista ao Pau D´oléo, e nas proximidades da Sra. Creuza, e na Ladeira da Rua Pé do Morro, sentindo Sítio de Robinho que encontra-se intransitável, outro ofício e solicitando braços de lâmpadas próximo a residência do Sr. Dalmo no Bom Jardim.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/172/79-_luiz_campos.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/172/79-_luiz_campos.pdf</t>
   </si>
   <si>
     <t>-  Que possa da uma melhorada na energia do Âmbar, Ilhas das Flores, Dendê aja visto está tendo muita queda e necessário uma energia de qualidade.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/173/80-_wellgton_brito_do_nascimento.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/173/80-_wellgton_brito_do_nascimento.pdf</t>
   </si>
   <si>
     <t>- Que possa realizar serviço de roço no entorno do posto Médio do Rio do Braço,   e serviço de melhorias no Variante da Comunidade da Gancha.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/174/81-_percivaldo.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/174/81-_percivaldo.pdf</t>
   </si>
   <si>
     <t>-  Serviço de reposição de lâmpadas na Praça da Comunidade do Timbuca que diversas lâmpadas estão queimadas, e na entrada da Rua da Limeira 03, fazer reposição de lâmpadas que estão queimadas;_x000D_
  - Serviço de desbera nas proximidades da serraria no Plema para evitar acidentes;_x000D_
  - De colocação de poste de eucalipto com braços de lâmpadas na Comunidade do Bom Jardim sentido a Igreja Assembleia de Deus que encontra-se no escuro, onde facilitara o acesso das pessoas que pescam.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/175/82-neilton.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/175/82-neilton.pdf</t>
   </si>
   <si>
     <t>- Serviço de reposição de lâmpadas nas proximidades da Igreja Evangélica na Baixa da Areia.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/176/83-neilton.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/176/83-neilton.pdf</t>
   </si>
   <si>
     <t>- Que possa mandar confeccionar uma placa contendo a frase (aberto e (fechado) para colocar em frente ao Conselho Tutelar.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/177/84-neilton.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/177/84-neilton.pdf</t>
   </si>
   <si>
     <t>- Que possa está verificando a presença de óleo no Rio de Igrapiúna.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/178/85-_ricardo.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/178/85-_ricardo.pdf</t>
   </si>
   <si>
     <t>-  Serviço de reposição de lâmpadas na Fazenda Fé em Deus e na Cachoeirinha sentido Jenipapo.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/179/86-_ricardo.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/179/86-_ricardo.pdf</t>
   </si>
   <si>
     <t>-  Uma posição referente aos quites escolares dos alunos aja visto outras cidades já vem distribuindo.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/180/87-tonho.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/180/87-tonho.pdf</t>
   </si>
   <si>
     <t>- Que possa está consertando o calçamento no Bairro Edrisio Régis próximo a casa de seu Domingos que abriu uma vala na rua, e melhoria na rua da antiga Igreja Renovação e Virtude no Bairro Morada da Cidadania.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>- Serviço de reposição de lâmpadas na Comunidade de Vane na Jacuba.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/91/89-_percivaldo.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/91/89-_percivaldo.pdf</t>
   </si>
   <si>
     <t>Solicita Serviço de troca de lâmpada que encontra queimada no poste em frente a casa de Renato na Rua do Tamarineiro, e no final do cais também onde tem um poste que a lâmpada não ascende.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/182/91-tonho.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/182/91-tonho.pdf</t>
   </si>
   <si>
     <t>- Implantação de Câmara de Segurança nos pontos principais da cidade principalmente: na chegada e saída</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/183/101-_percivaldo.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/183/101-_percivaldo.pdf</t>
   </si>
   <si>
     <t>-  Colocação braços com lâmpadas na comunidade do Bom Jardim sentido Igreja Evangélica Assembleia onde por ali passa pescadores a noite e tem vários animais peçonhentos.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/184/102-_cecilia.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/184/102-_cecilia.pdf</t>
   </si>
   <si>
     <t>- Serviço de reposição de lâmpadas que estão queimadas na Praça João Lemos;_x000D_
 - Colocação de lâmpadas no Poste na subida da ladeira do Bairro André Zeferino, e reposição de lâmpadas na Rua do Luis no Alto da Bela Vista, no Bairro André Zeferino, para facilitar o acesso das pessoas, devido a rua não está calçada e no tempo chuvoso dificulta mais as pessoas trafegarem.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/185/103-tonho.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/185/103-tonho.pdf</t>
   </si>
   <si>
     <t>- A colocação de cascalho na rua nas proximidades da Igreja Renovação e Virtude no Bairro Pascásio Lima;_x000D_
  - Colocação de cascalho na rua em frente a casa de Chico Taxi até as mediações da casa de Amélia no Bairro Pascaio Lima no Loteamento de Antonio Mocinho;_x000D_
  - Melhoramento na estrutura e limpeza do ponto de embarque e desembarque no cais.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/186/104-neilton.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/186/104-neilton.pdf</t>
   </si>
   <si>
     <t>- Colocação de braços com lâmpadas do Posto Médico da Limeira até o Limeirart. para que possa está construindo uma ponte de cimento no Mato Grosso de baixo próxima a Roca de Boreta e outros.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>- Uma posição referente ao transporte que foi cortado da Rodotec para o PSF da Laranjeira.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/188/106-_ricardo.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/188/106-_ricardo.pdf</t>
   </si>
   <si>
     <t>- Serviço de reposição de lâmpadas na Praça da Rua da Cachoeirinha, melhoramento da iluminação de Cosme a Nita no Pau D´oléo, e reforma na quadra de esporte da Escola Maria Lima.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/189/107-_wellgton_brito_do_nascimento.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/189/107-_wellgton_brito_do_nascimento.pdf</t>
   </si>
   <si>
     <t>- Serviço de reposição de lâmpadas na Comunidade da Baixa da Areia, e um profissional da secretaria de infra estrutura para avaliar as laterais da ponte do Rio do Braço.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/190/108-_percivaldo.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/190/108-_percivaldo.pdf</t>
   </si>
   <si>
     <t>-  Para que possa entrar em contato com os prestadores de serviços autônomos de internet para eles fazerem aquisição de postes de eucaliptos, devido o excesso de fios de internet , alguns fios encontra-se quase no chão.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/191/109-_cecilia.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/191/109-_cecilia.pdf</t>
   </si>
   <si>
     <t>- Que possa disponibilizar uma lancha para atender as localidades: da Ilha das Flores, Dendê, Imbira, Borges. França e regiões circunvizinhas, ;_x000D_
  - Um carro para o Pau D´óléo para atender as emergências,</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/192/110-_wellgton_brito_do_nascimento.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/192/110-_wellgton_brito_do_nascimento.pdf</t>
   </si>
   <si>
     <t>- Que faça serviço de tapagem do buraco da escola do Mendes, outro ofício e para abrir o buraço do lixo do Colégio Valentim Regis.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/193/111-tonho.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/193/111-tonho.pdf</t>
   </si>
   <si>
     <t>- Para rever a situação do lixo que está sendo jogando ao lado da subida da casa de Edmundo, próximo a Igreja Evangélica Cristã do Brasil;_x000D_
  - Melhoramento em 03 ladeiras no Rio do Braço, quando o tempo segurar.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/194/112-_cristovao_alves_cruz.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/194/112-_cristovao_alves_cruz.pdf</t>
   </si>
   <si>
     <t>Sirvo-me do presente para informar a Ilustríssima Senhora que não haverá a possibilidade de conceder o Microfone aja visto estamos tendo problemas técnicos que impossibilitam a retirada dos mesmos desta na casa, e posteriormente confirmo ou não a presença.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/195/113-tonho.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/195/113-tonho.pdf</t>
   </si>
   <si>
     <t>- Que possa reconstruir um ponto de ônibus na Comunidade do Andaiá e reformar demais pontos a exemplo o da Nova Igrapiúna, que se encontra bastante danificado, realizar também serviços de melhorias na subida da ladeira do Andaiá nas proximidades do Bar de Jorge, serviço de melhorias na estrada da Ilha da Barreta com desberamento, e colocar braços com lâmpadas nas proximidades da Propriedade do Sr. Passarinho, Cosme e Louro no Rio Novo.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/196/114-_percivaldo.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/196/114-_percivaldo.pdf</t>
   </si>
   <si>
     <t>-  Melhoria no variante de Dona Tiana, melhorias no variante de Dona Ida viúva de Salvador, e nas proximidades da Igreja Assembleia de Deus no Povoado do Bom Jardim, melhorias também no variante que da acesso a casa de Valdick e Dona Creuza no Rio Novo, e melhorias no variante da Ponta da Ilha que necessita de imediato.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/197/115-neilton.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/197/115-neilton.pdf</t>
   </si>
   <si>
     <t>- Que a Gestão possa entrar em contato com a CAR para ver quando é que a fábrica de polpa vai entrar em funcionamento.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/198/116-_wellgton_brito_do_nascimento.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/198/116-_wellgton_brito_do_nascimento.pdf</t>
   </si>
   <si>
     <t>- Que possa esta colocando tela na frente da grade do Colegio Valentim Regis do Rio do Braço para evitar que as andorinhas adentre, outro ofício e realizar serviço no cano de esgoto entre a Rua da Caixa D´água e o Sítio do Sr. Orlando que o canos de esgoto estão entupidos.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/199/117-_wellgton_brito_do_nascimento.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/199/117-_wellgton_brito_do_nascimento.pdf</t>
   </si>
   <si>
     <t>- Que possa informar sobre alguns direitos e benefícios que os cidadãos dentro da possibilidade possam obter.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/200/118-_ricardo.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/200/118-_ricardo.pdf</t>
   </si>
   <si>
     <t>- Que possa fazer a aquisição dos EPIS dos Garis, e rever a iluminação pública entre Cosme e Nita no Pau D´oleo</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/201/119-_cecilia.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/201/119-_cecilia.pdf</t>
   </si>
   <si>
     <t>- Que possa fazer reposição de lâmpadas em alguns pontos da Ilha da Barreta principalmente no Centro e na Ponta da Ilha, colocar iluminação na Praça Nova da Rua da Cachoeirinha, limpar a área da Academia do Idoso que está cheia de limo, e limpeza ao entorno do Centro de Cultura e do Colégio Maria Lima, e limpeza na escadaria da Igreja, aja visto esta próximo a festa da padroeira.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/202/120-_wellgton_brito_do_nascimento.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/202/120-_wellgton_brito_do_nascimento.pdf</t>
   </si>
   <si>
     <t>- Que possa realizar serviços de reposição de lâmpadas em alguns pontos do Povoado do Rio do Braço a exemplo da Igreja.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/203/121-_percivaldo.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/203/121-_percivaldo.pdf</t>
   </si>
   <si>
     <t>-  Que possa está fazendo reposição de lâmpadas em alguns pontos no Povoado do Timbuca e Portinho, onde encontra-se com várias lâmpadas queimadas, realizar serviço de melhoria com colocação de cascalho na Rua que liga a Ba 001 na Limeira 03 subindo o campo de bola que encontra-se cheia de valeta.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/204/122-_ricardo.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/204/122-_ricardo.pdf</t>
   </si>
   <si>
     <t>- Que possa está realizando serviço de melhorias na estrada do Porto D´água.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/205/123-_ricardo.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/205/123-_ricardo.pdf</t>
   </si>
   <si>
     <t>- Uma posição referente ao transporte que conduz pacientes da Rodotec ao PSF da Laranjeira que não está em atividade.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/206/124-_percivaldo.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/206/124-_percivaldo.pdf</t>
   </si>
   <si>
     <t>-  Que possa realizar melhorias no calçamento da Rua do Bambu no Bairro da Cachoeirinha próximo a casa de Eliana;_x000D_
  - Um quebra mola na Rua Rosalvo de Jesus Neris, próximo a carpintaria de André.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/207/125-_ricardo.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/207/125-_ricardo.pdf</t>
   </si>
   <si>
     <t>- Um transporte para pegar as pessoas da ponte do Pau D´óleo e transportar até ao PSF da Limeira quando não tiver atendimento na localidade  ou disponibilizar o Odonto móvel para o Pau D´oleo.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/208/126-_ricardo.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/208/126-_ricardo.pdf</t>
   </si>
   <si>
     <t>- Serviço de melhorias na subida da Rua Pé do Morro no Bairro da Feira Livre.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/209/127-_percivaldo.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/209/127-_percivaldo.pdf</t>
   </si>
   <si>
     <t>- Realizar serviço de limpeza em alguns trechos da Ilha da Barreta, e realizar serviço de reposição de lâmpadas na mesma localidade</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/210/128-_percivaldo.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/210/128-_percivaldo.pdf</t>
   </si>
   <si>
     <t>- Uma posição referente a falta constante de água no horário das 15\:00 horas.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/211/129-_wellgton_brito_do_nascimento.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/211/129-_wellgton_brito_do_nascimento.pdf</t>
   </si>
   <si>
     <t>- Serviço de melhorias na estrada principal, na comunidade da Jussara que tem dois anos sem beneficiamento, melhoria na ladeira na chegada da Rodotec, melhoria na estrada da Tararanga, reposição de lâmpadas no Vargido e Pedra Branca.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/212/130-_ricardo.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/212/130-_ricardo.pdf</t>
   </si>
   <si>
     <t>- Serviço de reposição de lâmpadas no Rio Novo em Louro, realizar serviço de melhorias na estrada das Pedras.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/213/131-tonho.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/213/131-tonho.pdf</t>
   </si>
   <si>
     <t>- Serviço de limpeza no cemitério da Gancha, verificar a questão da bomba da Mata do Sossego.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/214/132-_percivaldo.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/214/132-_percivaldo.pdf</t>
   </si>
   <si>
     <t>- Serviço de limpeza nas proximidades do cais de areia,  que encontra-se com galhos de pau e outros atrapalhando as embarcações.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/215/133-_wellgton_brito_do_nascimento.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/215/133-_wellgton_brito_do_nascimento.pdf</t>
   </si>
   <si>
     <t>reposição de lâmpadas na mesma Rua.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/216/134-_wellgton_brito_do_nascimento.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/216/134-_wellgton_brito_do_nascimento.pdf</t>
   </si>
   <si>
     <t>- A presença da ilustríssima secretária para da uma palestra para nos informar de alguns benefícios que estão disponíveis ou que a população possa requisitar diante a secretária.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/217/135-neilton.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/217/135-neilton.pdf</t>
   </si>
   <si>
     <t>- Serviço de colocação de manilhas no esgoto da Limeira 02 , na ladeira em direção ao Limeirart.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/218/136-luiz_campos.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/218/136-luiz_campos.pdf</t>
   </si>
   <si>
     <t>- Que possa rever a questão das carneiras, pois a dias atrás uma delas cedeu.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/219/137-_nildo.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/219/137-_nildo.pdf</t>
   </si>
   <si>
     <t>- Que possa está revendo a questão da modalidade do agendamento que vários pacientes estão reclamando, tem vezes que esperam até 30 (trinta) dias.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/220/138_-_nildo.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/220/138_-_nildo.pdf</t>
   </si>
   <si>
     <t>- Serviços de melhorias em algumas ruas da nossa cidade, citando como exemplo a Rua Pé do Morro</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/221/139-_ricardo.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/221/139-_ricardo.pdf</t>
   </si>
   <si>
     <t>- Serviço de melhoria na ladeira da Rua Pé do Morro com uma certa urgência, outro ofício e para realizar serviço de reparos na Ponte do Povoado do Âmbar, e construir de cimento, outro ofício e solicitando a recuperação e ampliação do parque do Povoado do Ancural.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/222/140-_cristovao.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/222/140-_cristovao.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Igrapiúna, vem através do seu presidente, solicitar desse conceituado escritório de advocacia, um representante para participar e da uma palestra em um dia de sessão plenária da câmara que acontece todas as terças.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/235/141-_percivaldo.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/235/141-_percivaldo.pdf</t>
   </si>
   <si>
     <t>- Que realize um  estudo de ampliação de uma caixa D´água no Povoado da Pescaria para que a água possa chegar com qualidade principalmente no trecho do Mato Seco._x000D_
  - Reconstruir a escada da ponte do Povoado da Ponta que caiu.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/236/142-_weligton.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/236/142-_weligton.pdf</t>
   </si>
   <si>
     <t>-  Que realize serviço de melhoria na Rua da Liberdade próxima a Rua do Amor no Bairro Pascásio Lima;_x000D_
  - Serviço de limpeza do mato na estrada principal.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/237/143-_cecilia_andrea.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/237/143-_cecilia_andrea.pdf</t>
   </si>
   <si>
     <t>-  A construção de um quebra mola nas mediações da casa do Sr. Braz e Bidoge na Rua do Tamarineiro aja visto os carros trafegam com muita velocidade, para evitar acidentes principalmente com crianças.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/238/144-_paulo_ricardo.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/238/144-_paulo_ricardo.pdf</t>
   </si>
   <si>
     <t>- Serviços de melhorias no calçamento do Ancural aja visto está perto dos festejos religioso. _x000D_
  - Solicitar junto a CERB,  a reabertura dos poços principalmente o do Rio Novo e outras localidades._x000D_
  - Serviço de melhoria na caixa d´água do Povoado do Timbuca.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/239/145-_tonho.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/239/145-_tonho.pdf</t>
   </si>
   <si>
     <t>- Serviço de patrolamento em alguns ramais  no Povoado do Maruim, em Zé Mariana, Jesse, Genival, Marcio, Vane e Dona Maria. _x000D_
 -Melhorias na estrada Rio do Braço sentido Ibirapitanga para facilitar o acesso dos alunos.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/244/146-_percivaldo.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/244/146-_percivaldo.pdf</t>
   </si>
   <si>
     <t>- Que  seje colocado 04 postes de eucalipto no Centro da Ponta da Ilha;_x000D_
  - Colocação de poste de eucalipto no Bom Jardim depois da casa de Perinho seguindo a Igreja Assembleia de Deus, que necessita pela segurança e o contato com animais peçonhentos.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/245/147-_percivaldo.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/245/147-_percivaldo.pdf</t>
   </si>
   <si>
     <t>- Rever as questões das quantidades de fichas, para o atendimento que são poucas no Posto Médico do Timbuca, onde atende as pessoas do Timbuca, Portinho e Pescaria;_x000D_
  - Que possa está vendo um  transportes do Timbuca para o Contrato das pessoas que não tem como pagar, que são os pacientes que procura atendimento com o dentista.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/246/148-_luiz_campos.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/246/148-_luiz_campos.pdf</t>
   </si>
   <si>
     <t>- Que possa está realizando serviço de melhorias na Ladeira do Sizo próximo a residência do Sr. Roque.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/247/149_-_welligton.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/247/149_-_welligton.pdf</t>
   </si>
   <si>
     <t>- Que possa realizar serviços de reposição de lâmpadas no Povoado da Baixa da Areia, pois existe vários postes sem iluminação. _x000D_
  - Reposição de lâmpadas no Povoado do Rio do Braço, outro ofício e solicitando melhorias na Rua do Amor;_x000D_
  - Serviço de patrolamento e encascalhamento na estrada principal.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/248/150-_welligton.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/248/150-_welligton.pdf</t>
   </si>
   <si>
     <t>- Que realize visitas mais frequentemente nos postos de saúde do nosso município.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/249/151-_cecilia.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/249/151-_cecilia.pdf</t>
   </si>
   <si>
     <t>- Que seje retirado os esqueletos da Ponte do Âmbar e da Ponta;_x000D_
  - Que seje retirado ou consertado os bancos da Praça João Lemos na Rua do Tamarineiro.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/250/152-_paulo_ricardo.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/250/152-_paulo_ricardo.pdf</t>
   </si>
   <si>
     <t>- Que seje colocado lâmpadas na Comunidade Fé em Deus.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/256/175-_luiz_campos.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/256/175-_luiz_campos.pdf</t>
   </si>
   <si>
     <t>- Que que mande uma relação do que o eis prefeito deixou em aberto pra pagar.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/257/176-_paulo_ricardo.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/257/176-_paulo_ricardo.pdf</t>
   </si>
   <si>
     <t>- Que possa realizar serviço de iluminação pública na Comunidade do Rio Novo;_x000D_
  - Reforma do banheiro da Praça principal de Igrapiúna, pois encontra-se fechado</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/269/185_-_cecilia.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/269/185_-_cecilia.pdf</t>
   </si>
   <si>
     <t>- Que possa colocar cascalho na Ladeira da casa de Dona Elza na Limeira, aja vista além de ser idosa tem uma pessoa que está fazendo tratamento para facilitar a subida do veiculo.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/270/186_-_percivaldo.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/270/186_-_percivaldo.pdf</t>
   </si>
   <si>
     <t>- Que possa realizar serviço de limpeza no Rio de Igrapíuna, pois com o excesso de chuva criou uma coroa de areia, e muito mato as vezes empatando a passagem das catraias e outras embarcações.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/271/187_-_nildo.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/271/187_-_nildo.pdf</t>
   </si>
   <si>
     <t>- Que possa realizar serviço de melhorias na iluminação próximo a Elias na Limeira 02;_x000D_
  - Melhorias nas duas Pontes do Mato Grosso.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/272/188-ricardo.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/272/188-ricardo.pdf</t>
   </si>
   <si>
     <t>- Que possa confeccionar o fardamento do Gari com faixa refletiva, outro ofício e solicitando colocação de manilhas e encascalhamento no variante de Ismael no Rio Novo. Outro ofício e solicitando encascalhamento na Feira do Rato.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/273/189_-_antonio_carlos.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/273/189_-_antonio_carlos.pdf</t>
   </si>
   <si>
     <t>- Que possa realizar serviço de limpeza no riacho que passa pelo Bairro Morada da Cidadania e encontra na boca de lobo.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2768,68 +2768,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/229/1o__-_projeto_-_nildo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/42/01_-_indicacao__-_luiz_campos_borges.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/43/02_-_indicacao__-_cecilia.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/44/03_-_indicacao_-_cecilia.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/45/04-_indicacao_-_cecilia.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/46/05-_indicacao_-_tonho.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/47/06-_indicacao_-_tonho.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/48/07-_indicacao_-_percivaldo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/49/08-_indicacao_-_percivaldo.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/50/09-_indicacao_-_percivaldo.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/51/10-_indicacao_-_percivaldo.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/52/11-_indicacao_-_neilton.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/53/12-_indicacao_-_neilton.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/54/13-_indicacao___-_paulo_ricardo.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/55/14-_indicacao___-_paulo_ricardo.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/56/15-_indicacao___-_paulo_ricardo.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/57/16-_indicacao__-_cecilia.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/58/17-_indicacao__-_cecilia.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/59/18-_indicacao__-_percivaldo.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/60/19-_indicacao__-_percivaldo.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/61/20-_indicacao__-_wellington.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/62/21-_indicacao__-_tonho.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/63/22-_indicacao__-_tonho.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/64/23-_indicacao__-_luiz_campos.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/65/24-_indicacao__-_cecilia.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/66/25-_indicacao__-_luiz_campos_borges.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/67/26-_indicacao__-_luiz_campos_borges.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/68/27-_indicacao__-_luiz_campos_borges.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/69/28-_indicacao__-_tonho.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/70/29-_indicacao___-_paulo_ricardo.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/71/30-_indicacao___-_paulo_ricardo.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/72/31-_indicacao___-_paulo_ricardo.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/73/32-_indicacao___-_paulo_ricardo.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/74/33-_indicacao__-_luiz_campos_borges.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/75/34-_indicacao__-_cecilia.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/76/35-_indicacao__-_cecilia.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/77/36-_indicacao__-_neilton.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/78/37-_indicacao__-_percivaldo.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/79/38-_indicacao__-_luiz_campos_borges.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/80/39-_indicacao__-_percivaldo.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/82/41-_indicacao___-_nido.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/83/42-_indicacao___-_nido.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/84/43-_indicacao___-cristovao.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/85/44-_indicacao__-_luiz_campos_borges.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/88/47-_indicacao__-_percivaldo.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/89/48-_indicacao___-_paulo_ricardo.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/92/49-_indicacao___-_welligton_brito.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/93/50-_indicacao___-_welligton_brito.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/94/51-_indicacao__-_percivaldo.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/95/52-_indicacao__-_percivaldo.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/155/53_-_indicacao__-_antonio_carlos.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/108/55-_indicacao__-_cecilia.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/156/56-_indicacao___-_welligton_brito.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/158/57-_indicacao___-_paulo_ricardo.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/223/58-_indicacao___-_nildo.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/224/59-_indicacao___-_nildo.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/225/60-_indicacao___-_weeligton.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/226/61-_indicacao___-_luiz_campos.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/227/62-_indicacao___-_percivaldo.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/228/63-_indicacao___-_ricardo.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/232/64-_indicacao___-_percivaldo.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/233/65-_indicacao___-_percivaldo.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/234/66-_indicacao___-_tonho.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/240/67-_indicacao___-_welligton.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/241/68-_indicacao___-_welligton.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/242/69-_indicacao___-_ricardo.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/243/70-_indicacao___-_ricardo.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/258/71-_indicacao___-_percivaldo.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/259/72-_indicacao___-_luiz_campos.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/260/73-_indicacao___-_luiz_campos.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/261/74-_indicacao___-_percivaldo.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/230/1o_-_projeto_-_cecilia_andrea_paulo_mendes.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/231/2o_-_projeto_-_cecilia_andrea_paulo_mendes.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/37/projeto_de_leino_001_brasao_municipal._final.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/38/projeto_de_lei_no_002_reajuste._ags._de_saude_e_endemias.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/26/dec_1-2021.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/27/dec_2-2021.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/32/dec_3-2021.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/35/dec_6-2021.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/39/projeto_de_lei_no_03.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/254/pl_ppa_igrapiuna_2022_-_2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/255/projeto_de_lei_no_015_loa.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/262/projeto_16.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/263/pl_ppa_igrapiuna_2022_-_2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/264/projeto_de_lei_no_015_loa.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/266/pl_ppa_igrapiuna_2022_-_2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/267/pl_ppa_igrapiuna_2022_-_2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/268/projeto_de_lei_no_015_loa.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/274/projeto_-_17.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/40/portaria_02.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/90/16a__ata_corrreta.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/252/30a__ata_corrreta_-.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/253/31a__ata_corrreta.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/251/31a__ata_corrreta.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/265/32a__ata_corrreta.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/96/01_-_percinho.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/97/oficio_circular_de_no_02-_2021.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/98/oficio_circular_de_no_03-_2021.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/99/oficio_circular_de_no_04-_2021.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/100/05_-_nildo.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/101/06-_neilton.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/102/07_-_neilton.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/103/08_-_percivaldo.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/104/09-_presidente_-_rosana_secretaria.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/105/10_-_cecilia.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/110/21-_percivaldo.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/111/22-_neilton.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/112/23cecilia.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/113/24-_nildo.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/114/25-_nildo.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/115/26-_percivaldo.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/116/27-_ricardo.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/117/28-_cecilia.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/118/29-_wellgton_brito_do_nascimento.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/119/30-_ricardo.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/120/31-_ricardo.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/121/32-_nildo.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/122/33_-_tonho.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/123/34-_ricardo.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/124/35-_neilton.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/125/36-_cecilia.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/126/37-_tonho.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/127/38-_wellgton_brito_do_nascimento.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/128/39_-_oficio_a_infra.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/129/40-_percivaldo.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/130/41-_neilton.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/131/42-_cecilia.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/132/43-_ricardo.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/133/44-_ricardo.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/134/45-_ricardo.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/135/46-_wellgton_brito_do_nascimento.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/136/47-_neilton.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/137/48-_nildo.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/138/49-_ricardo.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/139/50-_ricardo.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/140/51-_tonho.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/141/52-_luiz_campos.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/142/53-_cecilia.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/143/54-_ricardo.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/144/55-_percivaldo.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/145/56-_neilton.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/146/57-_cristovao_alves_cruz.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/147/58-_ricardo.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/148/59-_ricardo.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/149/60-_neilton.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/150/61-_neilton.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/151/62-_percivaldo.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/152/63-_cecilia.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/153/64-_tonho.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/154/65-_nildo.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/159/66-_percivaldo.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/160/67-_ricardo.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/161/68-_ricardo.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/162/69-_ricardo.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/163/70-_neilton.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/164/71-_wellgton_brito_do_nascimento.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/165/72-_tonho.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/166/73-_cecilia.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/167/74-_percivaldo.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/168/75-_cecilia.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/169/76-_neilton.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/170/77-_nildo.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/171/78-_ricardo.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/172/79-_luiz_campos.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/173/80-_wellgton_brito_do_nascimento.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/174/81-_percivaldo.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/175/82-neilton.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/176/83-neilton.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/177/84-neilton.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/178/85-_ricardo.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/179/86-_ricardo.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/180/87-tonho.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/91/89-_percivaldo.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/182/91-tonho.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/183/101-_percivaldo.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/184/102-_cecilia.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/185/103-tonho.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/186/104-neilton.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/188/106-_ricardo.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/189/107-_wellgton_brito_do_nascimento.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/190/108-_percivaldo.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/191/109-_cecilia.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/192/110-_wellgton_brito_do_nascimento.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/193/111-tonho.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/194/112-_cristovao_alves_cruz.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/195/113-tonho.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/196/114-_percivaldo.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/197/115-neilton.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/198/116-_wellgton_brito_do_nascimento.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/199/117-_wellgton_brito_do_nascimento.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/200/118-_ricardo.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/201/119-_cecilia.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/202/120-_wellgton_brito_do_nascimento.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/203/121-_percivaldo.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/204/122-_ricardo.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/205/123-_ricardo.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/206/124-_percivaldo.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/207/125-_ricardo.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/208/126-_ricardo.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/209/127-_percivaldo.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/210/128-_percivaldo.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/211/129-_wellgton_brito_do_nascimento.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/212/130-_ricardo.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/213/131-tonho.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/214/132-_percivaldo.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/215/133-_wellgton_brito_do_nascimento.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/216/134-_wellgton_brito_do_nascimento.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/217/135-neilton.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/218/136-luiz_campos.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/219/137-_nildo.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/220/138_-_nildo.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/221/139-_ricardo.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/222/140-_cristovao.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/235/141-_percivaldo.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/236/142-_weligton.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/237/143-_cecilia_andrea.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/238/144-_paulo_ricardo.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/239/145-_tonho.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/244/146-_percivaldo.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/245/147-_percivaldo.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/246/148-_luiz_campos.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/247/149_-_welligton.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/248/150-_welligton.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/249/151-_cecilia.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/250/152-_paulo_ricardo.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/256/175-_luiz_campos.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/257/176-_paulo_ricardo.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/269/185_-_cecilia.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/270/186_-_percivaldo.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/271/187_-_nildo.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/272/188-ricardo.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/273/189_-_antonio_carlos.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/229/1o__-_projeto_-_nildo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/42/01_-_indicacao__-_luiz_campos_borges.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/43/02_-_indicacao__-_cecilia.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/44/03_-_indicacao_-_cecilia.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/45/04-_indicacao_-_cecilia.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/46/05-_indicacao_-_tonho.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/47/06-_indicacao_-_tonho.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/48/07-_indicacao_-_percivaldo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/49/08-_indicacao_-_percivaldo.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/50/09-_indicacao_-_percivaldo.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/51/10-_indicacao_-_percivaldo.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/52/11-_indicacao_-_neilton.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/53/12-_indicacao_-_neilton.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/54/13-_indicacao___-_paulo_ricardo.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/55/14-_indicacao___-_paulo_ricardo.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/56/15-_indicacao___-_paulo_ricardo.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/57/16-_indicacao__-_cecilia.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/58/17-_indicacao__-_cecilia.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/59/18-_indicacao__-_percivaldo.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/60/19-_indicacao__-_percivaldo.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/61/20-_indicacao__-_wellington.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/62/21-_indicacao__-_tonho.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/63/22-_indicacao__-_tonho.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/64/23-_indicacao__-_luiz_campos.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/65/24-_indicacao__-_cecilia.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/66/25-_indicacao__-_luiz_campos_borges.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/67/26-_indicacao__-_luiz_campos_borges.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/68/27-_indicacao__-_luiz_campos_borges.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/69/28-_indicacao__-_tonho.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/70/29-_indicacao___-_paulo_ricardo.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/71/30-_indicacao___-_paulo_ricardo.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/72/31-_indicacao___-_paulo_ricardo.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/73/32-_indicacao___-_paulo_ricardo.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/74/33-_indicacao__-_luiz_campos_borges.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/75/34-_indicacao__-_cecilia.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/76/35-_indicacao__-_cecilia.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/77/36-_indicacao__-_neilton.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/78/37-_indicacao__-_percivaldo.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/79/38-_indicacao__-_luiz_campos_borges.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/80/39-_indicacao__-_percivaldo.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/82/41-_indicacao___-_nido.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/83/42-_indicacao___-_nido.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/84/43-_indicacao___-cristovao.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/85/44-_indicacao__-_luiz_campos_borges.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/88/47-_indicacao__-_percivaldo.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/89/48-_indicacao___-_paulo_ricardo.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/92/49-_indicacao___-_welligton_brito.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/93/50-_indicacao___-_welligton_brito.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/94/51-_indicacao__-_percivaldo.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/95/52-_indicacao__-_percivaldo.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/155/53_-_indicacao__-_antonio_carlos.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/108/55-_indicacao__-_cecilia.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/156/56-_indicacao___-_welligton_brito.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/158/57-_indicacao___-_paulo_ricardo.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/223/58-_indicacao___-_nildo.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/224/59-_indicacao___-_nildo.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/225/60-_indicacao___-_weeligton.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/226/61-_indicacao___-_luiz_campos.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/227/62-_indicacao___-_percivaldo.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/228/63-_indicacao___-_ricardo.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/232/64-_indicacao___-_percivaldo.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/233/65-_indicacao___-_percivaldo.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/234/66-_indicacao___-_tonho.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/240/67-_indicacao___-_welligton.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/241/68-_indicacao___-_welligton.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/242/69-_indicacao___-_ricardo.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/243/70-_indicacao___-_ricardo.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/258/71-_indicacao___-_percivaldo.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/259/72-_indicacao___-_luiz_campos.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/260/73-_indicacao___-_luiz_campos.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/261/74-_indicacao___-_percivaldo.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/230/1o_-_projeto_-_cecilia_andrea_paulo_mendes.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/231/2o_-_projeto_-_cecilia_andrea_paulo_mendes.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/37/projeto_de_leino_001_brasao_municipal._final.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/38/projeto_de_lei_no_002_reajuste._ags._de_saude_e_endemias.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/26/dec_1-2021.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/27/dec_2-2021.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/32/dec_3-2021.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/35/dec_6-2021.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/39/projeto_de_lei_no_03.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/254/pl_ppa_igrapiuna_2022_-_2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/255/projeto_de_lei_no_015_loa.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/262/projeto_16.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/263/pl_ppa_igrapiuna_2022_-_2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/264/projeto_de_lei_no_015_loa.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/266/pl_ppa_igrapiuna_2022_-_2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/267/pl_ppa_igrapiuna_2022_-_2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/268/projeto_de_lei_no_015_loa.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/274/projeto_-_17.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/40/portaria_02.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/90/16a__ata_corrreta.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/252/30a__ata_corrreta_-.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/253/31a__ata_corrreta.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/251/31a__ata_corrreta.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/265/32a__ata_corrreta.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/96/01_-_percinho.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/97/oficio_circular_de_no_02-_2021.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/98/oficio_circular_de_no_03-_2021.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/99/oficio_circular_de_no_04-_2021.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/100/05_-_nildo.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/101/06-_neilton.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/102/07_-_neilton.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/103/08_-_percivaldo.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/104/09-_presidente_-_rosana_secretaria.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/105/10_-_cecilia.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/110/21-_percivaldo.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/111/22-_neilton.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/112/23cecilia.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/113/24-_nildo.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/114/25-_nildo.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/115/26-_percivaldo.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/116/27-_ricardo.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/117/28-_cecilia.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/118/29-_wellgton_brito_do_nascimento.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/119/30-_ricardo.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/120/31-_ricardo.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/121/32-_nildo.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/122/33_-_tonho.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/123/34-_ricardo.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/124/35-_neilton.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/125/36-_cecilia.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/126/37-_tonho.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/127/38-_wellgton_brito_do_nascimento.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/128/39_-_oficio_a_infra.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/129/40-_percivaldo.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/130/41-_neilton.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/131/42-_cecilia.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/132/43-_ricardo.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/133/44-_ricardo.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/134/45-_ricardo.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/135/46-_wellgton_brito_do_nascimento.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/136/47-_neilton.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/137/48-_nildo.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/138/49-_ricardo.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/139/50-_ricardo.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/140/51-_tonho.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/141/52-_luiz_campos.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/142/53-_cecilia.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/143/54-_ricardo.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/144/55-_percivaldo.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/145/56-_neilton.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/146/57-_cristovao_alves_cruz.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/147/58-_ricardo.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/148/59-_ricardo.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/149/60-_neilton.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/150/61-_neilton.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/151/62-_percivaldo.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/152/63-_cecilia.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/153/64-_tonho.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/154/65-_nildo.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/159/66-_percivaldo.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/160/67-_ricardo.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/161/68-_ricardo.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/162/69-_ricardo.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/163/70-_neilton.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/164/71-_wellgton_brito_do_nascimento.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/165/72-_tonho.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/166/73-_cecilia.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/167/74-_percivaldo.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/168/75-_cecilia.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/169/76-_neilton.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/170/77-_nildo.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/171/78-_ricardo.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/172/79-_luiz_campos.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/173/80-_wellgton_brito_do_nascimento.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/174/81-_percivaldo.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/175/82-neilton.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/176/83-neilton.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/177/84-neilton.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/178/85-_ricardo.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/179/86-_ricardo.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/180/87-tonho.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/91/89-_percivaldo.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/182/91-tonho.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/183/101-_percivaldo.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/184/102-_cecilia.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/185/103-tonho.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/186/104-neilton.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/188/106-_ricardo.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/189/107-_wellgton_brito_do_nascimento.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/190/108-_percivaldo.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/191/109-_cecilia.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/192/110-_wellgton_brito_do_nascimento.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/193/111-tonho.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/194/112-_cristovao_alves_cruz.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/195/113-tonho.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/196/114-_percivaldo.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/197/115-neilton.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/198/116-_wellgton_brito_do_nascimento.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/199/117-_wellgton_brito_do_nascimento.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/200/118-_ricardo.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/201/119-_cecilia.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/202/120-_wellgton_brito_do_nascimento.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/203/121-_percivaldo.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/204/122-_ricardo.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/205/123-_ricardo.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/206/124-_percivaldo.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/207/125-_ricardo.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/208/126-_ricardo.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/209/127-_percivaldo.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/210/128-_percivaldo.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/211/129-_wellgton_brito_do_nascimento.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/212/130-_ricardo.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/213/131-tonho.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/214/132-_percivaldo.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/215/133-_wellgton_brito_do_nascimento.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/216/134-_wellgton_brito_do_nascimento.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/217/135-neilton.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/218/136-luiz_campos.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/219/137-_nildo.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/220/138_-_nildo.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/221/139-_ricardo.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/222/140-_cristovao.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/235/141-_percivaldo.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/236/142-_weligton.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/237/143-_cecilia_andrea.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/238/144-_paulo_ricardo.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/239/145-_tonho.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/244/146-_percivaldo.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/245/147-_percivaldo.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/246/148-_luiz_campos.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/247/149_-_welligton.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/248/150-_welligton.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/249/151-_cecilia.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/250/152-_paulo_ricardo.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/256/175-_luiz_campos.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/257/176-_paulo_ricardo.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/269/185_-_cecilia.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/270/186_-_percivaldo.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/271/187_-_nildo.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/272/188-ricardo.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2021/273/189_-_antonio_carlos.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H242"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="24.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="129.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="129" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>