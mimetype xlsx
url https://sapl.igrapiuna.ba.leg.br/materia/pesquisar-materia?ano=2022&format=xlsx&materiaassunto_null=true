--- v0 (2025-12-11)
+++ v1 (2026-05-10)
@@ -54,729 +54,729 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>Emend</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>NILDO</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/359/emenda_no_01_-_nildo.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/359/emenda_no_01_-_nildo.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ARTIGO 1º DA LEI MUNICIPAL Nº 375/2013, Emenda modificando a Associação da  Comunidade Remanescente Quilombola da Sapucaia”, que passou a se chamar “Associação Remanescente da Comunidade Quilombola da Sapucaia e Regiões.”.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/364/emenda_no_01_-_nildo.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/364/emenda_no_01_-_nildo.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ARTIGO 1º DA LEI MUNICIPAL Nº 375/2013, NA FORMA QUE INDICA</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>NERINHO</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/</t>
   </si>
   <si>
     <t>Que o Sr. Prefeito adote as medidas cabiveis junto ao setor competente providenciando –  Construção de uma cruz de cimento armado na frente da Igreja da Comunidade do Timbuca.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>PERCINHO</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/277/02-_indicacao__-_percivaldo_robelio.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/277/02-_indicacao__-_percivaldo_robelio.pdf</t>
   </si>
   <si>
     <t>Que o Sr. Prefeito adote as medidas cabiveis junto ao setor competente providenciando –  a pavimentação da rua da Fonte do Mato e revitalização da referida fonte.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/278/03-_indicacao__-_percivaldo_robelio.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/278/03-_indicacao__-_percivaldo_robelio.pdf</t>
   </si>
   <si>
     <t>Que o Sr. Prefeito adote as medidas cabiveis junto ao setor competente providenciando –  Reforma da ponte da Ilha da Pescaria e melhoria no abastecimento de água.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/279/04-_indicacao__-_percivaldo_robelio.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/279/04-_indicacao__-_percivaldo_robelio.pdf</t>
   </si>
   <si>
     <t>Que o Sr. Prefeito adote as medidas cabiveis junto ao setor competente providenciando –  Reforma da base da caixa d´água da Ilha do Timbuca.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/280/05-_indicacao__-_percivaldo_robelio.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/280/05-_indicacao__-_percivaldo_robelio.pdf</t>
   </si>
   <si>
     <t>Que o Sr. Prefeito adote as medidas cabiveis junto ao setor competente providenciando –  Pavimentação em bloquetes na Ilha do Ancural da casa da Sra. Coi até a casa da Sra. Maria Rosa.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>CECÍLIA DE ROGÉRIO</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/281/06-_indicacao__cecilia_andrea.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/281/06-_indicacao__cecilia_andrea.pdf</t>
   </si>
   <si>
     <t>Que o Sr. Prefeito adote as medidas cabiveis junto ao setor competente providenciando –  Serviço de grama do Campo da Limeira 02.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/282/07-_indicacao__cecilia_andrea.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/282/07-_indicacao__cecilia_andrea.pdf</t>
   </si>
   <si>
     <t>Que o Sr. Prefeito adote as medidas cabiveis junto ao setor competente providenciando –  Rede de esgoto da Limeira 03, com o aterro atrás do chafarize manilhamento do esgoto da Limeira 02 que passa pela frente da casa de dona França, passando também no quintal de _x000D_
 Vilmene.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/283/08-_indicacao__cecilia_andrea.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/283/08-_indicacao__cecilia_andrea.pdf</t>
   </si>
   <si>
     <t>Que o Sr. Prefeito adote as medidas cabiveis junto ao setor competente providenciando –  Melhoria no sistema de abastecimento de água da Comunidade da Limeira.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>NEU DE NENEU</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/284/09-_indicacao__-_neilton_jose.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/284/09-_indicacao__-_neilton_jose.pdf</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>TICO DA SAÚDE</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/285/10-_indicacao__-_welligton_brito.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/285/10-_indicacao__-_welligton_brito.pdf</t>
   </si>
   <si>
     <t>Perfuração de um poço para um sistema de abastecimento de água na localidade de Dina próximo a Feira do Rato.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/286/11-_indicacao__-_welligton_brito.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/286/11-_indicacao__-_welligton_brito.pdf</t>
   </si>
   <si>
     <t>Construção de uma Praça de Eucalipto em frente ao Colégio Valentim Régis no Rio do Braço.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>TONHO DE HONORINA</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/287/12_-_indicacao__-_antonio_carlos.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/287/12_-_indicacao__-_antonio_carlos.pdf</t>
   </si>
   <si>
     <t>Patrolamento e encascalhamento no variante do Jenipapo seguindo para a estrada principal do Maruim.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/288/13_-_-_indicacao__-_antonio_carlos.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/288/13_-_-_indicacao__-_antonio_carlos.pdf</t>
   </si>
   <si>
     <t>Perfuração de um poço na comunidade das Pedras.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/305/14-_indicacao__-_luiz_campos_borges.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/305/14-_indicacao__-_luiz_campos_borges.pdf</t>
   </si>
   <si>
     <t>Pavimentação do Fundo do Colégio Valentim Régis,  frente do Posto Médico seguindo pra Quadra de Esporte no Rio do Braço.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/306/15_-_indicacao_-_percivaldo_robelio.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/306/15_-_indicacao_-_percivaldo_robelio.pdf</t>
   </si>
   <si>
     <t>INDICA –  Par de Travees com rede para Associação do Povoado da Ponta, mendindo 5,50 por 2,20.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/307/16_-_indicacao_-_percivaldo_robelio.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/307/16_-_indicacao_-_percivaldo_robelio.pdf</t>
   </si>
   <si>
     <t>Construção de uma praça de Praça de eventos na Comunidade do Portinho</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>RICARDO ELETRICISTA</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/309/17-_indicacao__-_paulo_ricardo.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/309/17-_indicacao__-_paulo_ricardo.pdf</t>
   </si>
   <si>
     <t>INDICA –  A construção de um Ponto para os estudantes na Ponte do Pau D´oléo.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/310/18-_indicacao__-_paulo_ricardo.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/310/18-_indicacao__-_paulo_ricardo.pdf</t>
   </si>
   <si>
     <t>INDICA –  Aterramento na Passagem do Rio Novo próximo a Escola.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/311/19-_indicacao__-_paulo_ricardo.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/311/19-_indicacao__-_paulo_ricardo.pdf</t>
   </si>
   <si>
     <t>INDICA –  Reforma e ampliação do parque do Povoado do Ancural.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/313/20-_indicacao__-_paulo_ricardo.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/313/20-_indicacao__-_paulo_ricardo.pdf</t>
   </si>
   <si>
     <t>INDICA –  Rocadeiras para limpeza das comunidades: do Âmbar, Pedras e Pau D´oléo.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/316/21-_indicacao__-_welligton_brito.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/316/21-_indicacao__-_welligton_brito.pdf</t>
   </si>
   <si>
     <t>INDICA – Aquisição de fraldas geriatricas para as pessoas que necessitam utilizá-las</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/318/22_-_indicacao_-_percivaldo_robelio.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/318/22_-_indicacao_-_percivaldo_robelio.pdf</t>
   </si>
   <si>
     <t>INDICA –  A aquisição de computadores e impressoras em todos os consultórios médicos, no Hospital, PSF ´S de todas comunidades e unidades de saúde.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/323/23-indicacao_-_percivaldo_robelio.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/323/23-indicacao_-_percivaldo_robelio.pdf</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/324/24-indicacao_-_luiz_campos.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/324/24-indicacao_-_luiz_campos.pdf</t>
   </si>
   <si>
     <t>INDICA –  Pavimentçaão e rede de esgoto no Loteamento Morada da Cidadania.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/325/25-indicacao_-_luiz_campos.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/325/25-indicacao_-_luiz_campos.pdf</t>
   </si>
   <si>
     <t>INDICA –  Rede de Esgoto e Aterramento no Bairro da Cachoeirinha no Loteamento de Nildo.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/327/26--indicacao_-_nildo.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/327/26--indicacao_-_nildo.pdf</t>
   </si>
   <si>
     <t>INDICA –  Um carro de apoio no PSF da Laranjeira e Região.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/328/27--indicacao_-_nildo.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/328/27--indicacao_-_nildo.pdf</t>
   </si>
   <si>
     <t>INDICA –  Paviimentação da rua em frente a Valmiro. no Bairro Pascásio Lima.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/329/28---indicacao_-_nildo.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/329/28---indicacao_-_nildo.pdf</t>
   </si>
   <si>
     <t>INDICA –  Melhoramento na estrada do Mamão que da acesso ao acampamento Luana Caarvalho.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/330/29---indicacao_-_nildo.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/330/29---indicacao_-_nildo.pdf</t>
   </si>
   <si>
     <t>INDICA –  Atendimento médico uma vez a cada quinzena na vila 08.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/332/30_-_indicacao_-_luiz_campos.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/332/30_-_indicacao_-_luiz_campos.pdf</t>
   </si>
   <si>
     <t>INDICA –  Construção de três quadras poliesportivas no Distrito do Contrato, Comunidade do Timbuca e Assentamento Mata do Sossego.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/333/31_-_indicacao_-_paulo_ricardo_bonfim.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/333/31_-_indicacao_-_paulo_ricardo_bonfim.pdf</t>
   </si>
   <si>
     <t>INDICA –  Manilhamento e alargamento da estrada do Pau D óleo.</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/334/32-_indicacao_-_percivaldo.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/334/32-_indicacao_-_percivaldo.pdf</t>
   </si>
   <si>
     <t>INDICA –  Projeto de placa de energia solar para a comunidade da Pescaria.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/336/33-_indicacao__cecilia_andrea.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/336/33-_indicacao__cecilia_andrea.pdf</t>
   </si>
   <si>
     <t>INDICA –  Um Fisioterapeuta para a Ilha do Timbuca.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/338/34-_indicacao_-_percivaldo.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/338/34-_indicacao_-_percivaldo.pdf</t>
   </si>
   <si>
     <t>INDICA –  Projeto para a construção de uma areninha society  com grama sintética, arquibancada, vestiários, na chegada do campo de bola nas proximidades da barraca de Bené.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/339/35-_indicacao_-_paulo_ricardo_bonfim.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/339/35-_indicacao_-_paulo_ricardo_bonfim.pdf</t>
   </si>
   <si>
     <t>A COLOCAÇÃO DE ÁGUA MINERAL NAS ESCOLAS DO MUNICÍPIO</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/340/36_-_indicacao_luiz_campos.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/340/36_-_indicacao_luiz_campos.pdf</t>
   </si>
   <si>
     <t>Colocação de aterro na passagem do Pau D ´oleo para Nita.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>CRISTOVÃO</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/347/37__-_cristovao_alves_cruz.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/347/37__-_cristovao_alves_cruz.pdf</t>
   </si>
   <si>
     <t>INDICA –  Reforma das escolas desativadas dos Povoados: Bojota, Conhado, Andaiá, Limeira Boa Esperança Pedra Branca, Jubeba, Tabocas, Forte, Maruim e Ilha da Barreta.</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/349/38_-_percivaldo.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/349/38_-_percivaldo.pdf</t>
   </si>
   <si>
     <t>INDICA –  Confecção de um par de trave oficial para o Campo do Rio Novo em Conhado antigo Rogerão e colocação de areia para transformar em uma arena.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/360/39-_percivaldo.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/360/39-_percivaldo.pdf</t>
   </si>
   <si>
     <t>INDICA –  Reforma total da parte inferior da ponte do Tmbuca.</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/361/40-_percivaldo.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/361/40-_percivaldo.pdf</t>
   </si>
   <si>
     <t>INDICA –  Construção de uma encosta no cais do pé de jambro próximo ao Colégio Rural ligando a Praça João Lemos na Rua do Tamarineiro.</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/373/41-_indicacao_-_luiz_campos.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/373/41-_indicacao_-_luiz_campos.pdf</t>
   </si>
   <si>
     <t>INDICA –  Um carro para a Diretoria de Agricultura.</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/374/42-_indicacao_-_luiz_campos.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/374/42-_indicacao_-_luiz_campos.pdf</t>
   </si>
   <si>
     <t>INDICA –  Um pedaço de escada e um pedaço de calçamento na Rua São Benedito.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/378/43-_indicacao_-welligton_brito.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/378/43-_indicacao_-welligton_brito.pdf</t>
   </si>
   <si>
     <t>INDICA –  Construção da Ponte do Povoado do Oricozinho.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/380/44-_indicacao_-welligton_brito.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/380/44-_indicacao_-welligton_brito.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº  44/2022, de autoria do Vereador Wellington Brito do Nascimento que  – INDICA –  Religação de energia na Escola que fica dentro da Propriedade de Dona Alda</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/383/45-_indicacao_-_nildo.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/383/45-_indicacao_-_nildo.pdf</t>
   </si>
   <si>
     <t>INDICA –  Construção de um Ponto de ônibus na entrada do Variante que da acesso a Pedra Mole.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/385/46-_indicacao_-welligton_brito.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/385/46-_indicacao_-welligton_brito.pdf</t>
   </si>
   <si>
     <t>INDICA – Que a gestão disponibilize um carro traçado para conduzir os professores da sede com destino ao Rio do Braço.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/386/47-_indicacao_-welligton_brito.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/386/47-_indicacao_-welligton_brito.pdf</t>
   </si>
   <si>
     <t>INDICA – Que a gestão disponibilize um carro traçado para conduzir o médico da sede com destino ao Rio do Braço.</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/392/48-_indicacao_-paulo_ricardo.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/392/48-_indicacao_-paulo_ricardo.pdf</t>
   </si>
   <si>
     <t>INDICA –  Dois pontos de ônibus sendo: um na Ponte do Pau D´oleo e o outro no Rio Novo sentido a casa de Ivana.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Manoel Ribeiro dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/290/20220217_igrapiuna.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/290/20220217_igrapiuna.pdf</t>
   </si>
   <si>
     <t>Acrescenta parágrafo único no artigo 2^ da Lei Municipal N^ 501/2021 tratando da_x000D_
 isenção da cobrança da Contribuição de Iluminação Pública para consumo próprio, iluminação_x000D_
 pública e revenda</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 001/2022 DE 24 DE AGOSTO DE 2022 - CONCEDE TÍTULO DE CIDADÃO DO MUNICÍPIO DE IGRAPIÚNA, ESTADO DA BAHIA, AO ILUSTRE CIDADÃO TANDICK RESENDE DE MORAES JÚNIOR E DA OUTRA PROVIDENCIAIS.</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/389/projeto_de_lei_no_02-2022_-_nildo.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/389/projeto_de_lei_no_02-2022_-_nildo.pdf</t>
   </si>
   <si>
     <t>Institui o dia 20 de novembro – Dia da Consciência Negra – como feriado municipal, no município de Igrapiúna.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/363/requerimento.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/363/requerimento.pdf</t>
   </si>
   <si>
     <t>Eu, CRISTÓVÃO ALVES CRUZ, Presidente da Mesa Diretora da Câmara de Vereadores do Município de Igrapiúna, requeiro, na forma do disposto no §3º, art. 9º, do Regimento Interno desta Casa, instituído pela Resolução nº 01/2020, a antecipação da eleição da Mesa Executiva para o Biênio 2023/2024, em data e horário a serem definidos por Edital de Convocação, conforme Resolução em vigor.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei Executivo</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/275/projeto_no_18-2022_de_18_de_janeiro_de_2022.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/275/projeto_no_18-2022_de_18_de_janeiro_de_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste anual da remuneração dos servidores públicos municipais</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>Projeto de Lei nº 020/2021, de autoria do Poder Executivo, que “ Dispõe sobre a instituição do Programa de Recuperação Fiscal – REFIS 2022, no âmbito do Município de Igrapiúna-Ba, é da outras providências”</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>Projeto de Lei nº 021/2021, de autoria do Poder Executivo, que reformula o sistema Municipal de Ensino de Igrapiúna-Bahia, define a estrutura da secretaria municipal de educação, dispõe sobre os órgãos colegiados e dá outras providências”.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>Projeto de Lei nº 022/2021, de autoria do Poder Executivo, que Autoriza o Poder Executivo Municipal de Igrapiúna a celebrar convênios, contratos, termos de parceria e outros ajustes com diversos Órgãos Públicos Federais e Estaduais, bem como, com emrpesas e entidades públicas e privadas,  e dá outras providências”.</t>
   </si>
   <si>
     <t>342</t>
   </si>
@@ -855,514 +855,514 @@
   <si>
     <t>Projeto de Lei nº 036/2022, de autoria do Poder Executivo que “Denomina a Quadra Escolar Coberta do Colégio Valentim Régis”</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>Projeto de Lei nº 37, de 14 de Outubro de 2022, Que Estima a Receita e fixa a Despesa do Orçamento Anual do Município de Igrapiúna para o exercicio financeiro de 2023, e determina outras providências.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
     <t>Projeto de Lei nº 38/2022, de 14 de Outubro de 2022, de autoria do Poder Executivo, “Que Autoriza o poder ececutivo muicipal a delegar, pelo regime de concessão, a execução dos serviços públicos de sanemaaento básico conceituados no art. 3º, I, da Lei Federal nº 11.445/2007</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>ATSOR</t>
   </si>
   <si>
     <t>ATA DE SESSÃO</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/289/1a_ata_-_sessao_ordinaria.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/289/1a_ata_-_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>ATA DA 1ª SESSÃO ORDINÁRIA</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/303/2a__ata_-_sessao_ordinaria.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/303/2a__ata_-_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Segunda Sessão Ordinária da Nona Legislatura, do Segundo Período Legislativo da Câmara Municipal de Igrapiúna, realizada no dia 22 de Fevereiro de 2022</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/304/2a__ata_-_sessao_ordinaria.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/304/2a__ata_-_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/308/3a-__ata_-_sessao_ordinaria.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/308/3a-__ata_-_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Terceira Sessão Ordinária da Nona Legislatura, do Segundo Período Legislativo da Câmara Municipal de Igrapiúna, realizada no dia 08 de Março de 2022.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/312/4a-__ata_-_sessao_ordinaria.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/312/4a-__ata_-_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Quarta Sessão Ordinária da Nona Legislatura, do Segundo Período Legislativo da Câmara Municipal de Igrapiúna, realizada no dia 15 de Março de 2022.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/314/5a-__ata_-_sessao_ordinaria.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/314/5a-__ata_-_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Quinta Sessão Ordinária da Nona Legislatura, do Segundo Período Legislativo da Câmara Municipal de Igrapiúna, realizada no dia 22 de Março de 2022.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/315/6a-__ata_-_sessao_ordinaria.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/315/6a-__ata_-_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Sexta Sessão Ordinária da Nona Legislatura, do Segundo Período Legislativo da Câmara Municipal de Igrapiúna, realizada no dia 29 de Março de 2022.</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/317/7a-__ata_-_sessao_ordinaria.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/317/7a-__ata_-_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Sétima Sessão Ordinária da Nona Legislatura, do Segundo Período Legislativo da Câmara Municipal de Igrapiúna, realizada no dia 05 de Abril de 2022.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/319/8a-__ata_-_sessao_ordinaria.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/319/8a-__ata_-_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Oitava Sessão Ordinária da Nona Legislatura, do Segundo Período Legislativo da Câmara Municipal de Igrapiúna, realizada no dia 12 de Abril de 2022.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/326/10a-__ata_-_sessao_ordinaria.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/326/10a-__ata_-_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Décima Sessão Ordinária da Nona Legislatura, do Segundo Período Legislativo da Câmara Municipal de Igrapiúna, realizada no dia 03 de Maio de 2022.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/331/11a-__ata_-_sessao_ordinaria.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/331/11a-__ata_-_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Décima Primeira Sessão Ordinária da Nona Legislatura, do Segundo Período Legislativo da Câmara Municipal de Igrapiúna, realizada no dia 10 de Maio de 2022.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/335/12a-__ata_-_sessao_ordinaria.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/335/12a-__ata_-_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Décima Segunda Sessão Ordinária da Nona Legislatura, do Segundo Período Legislativo da Câmara Municipal de Igrapiúna, realizada no dia 17 de Maio de 2022.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/337/13a-__ata_-_sessao_ordinaria.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/337/13a-__ata_-_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Décima Terceira Sessão Ordinária da Nona Legislatura, do Segundo Período Legislativo da Câmara Municipal de Igrapiúna, realizada no dia 24 de Maio de 2022.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/341/14a-__ata_-_sessao_ordinaria_-_1.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/341/14a-__ata_-_sessao_ordinaria_-_1.pdf</t>
   </si>
   <si>
     <t>Ata da Décima Quarta Sessão Ordinária da Nona Legislatura, do Segundo Período Legislativo da Câmara Municipal de Igrapiúna, realizada no dia 31 de Maio de 2022.</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/346/15a-__ata_-_sessao_ordinaria.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/346/15a-__ata_-_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Décima Quinta Sessão Ordinária da Nona Legislatura, do Segundo Período Legislativo da Câmara Municipal de Igrapiúna, realizada no dia 07 de Junho de 2022.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/348/16a-__ata_-_sessao_ordinaria.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/348/16a-__ata_-_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Décima Sexta Sessão Ordinária da Nona Legislatura, do Segundo Período Legislativo da Câmara Municipal de Igrapiúna, realizada no dia 14 de Junho de 2022.</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/350/17a-__ata_-_sessao_ordinaria.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/350/17a-__ata_-_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Décima Sétima Sessão Ordinária da Nona Legislatura, do Segundo Período Legislativo da Câmara Municipal de Igrapiúna, realizada no dia 21 de Junho de 2022.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>Ata da Décima Nona Sessão Ordinária da Nona Legislatura, do Segundo Período Legislativo da Câmara Municipal de Igrapiúna, realizada no dia 02 de Agosto de 2022.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/358/20a-__ata_-_sessao_ordinaria.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/358/20a-__ata_-_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Vigésima Sessão Ordinária da Nona Legislatura, do Segundo Período Legislativo da Câmara Municipal de Igrapiúna, realizada no dia 09 de Agosto de 2022.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/362/21a-__ata_-_sessao_ordinaria.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/362/21a-__ata_-_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Vigésima Sessão Ordinária da Nona Legislatura, do Segundo Período Legislativo da Câmara Municipal de Igrapiúna, realizada no dia 16 de Agosto de 2022.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/365/22a-__ata_-_sessao_ordinaria.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/365/22a-__ata_-_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Vigésima Segunda Sessão Ordinária da Nona Legislatura, do Segundo Período Legislativo da Câmara Municipal de Igrapiúna, realizada no dia 23 de Agosto de 2022.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/367/5a__extraordinaria.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/367/5a__extraordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Quinta Sessão Extraordinária da Nona Legislatura, da Terceira Sessão Legislativa,  do Segundo Período Legislativo da Câmara Municipal de Igrapiúna, que seria realizada no dia 26 de Agosto de 2022.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/368/23a-__ata_-_sessao_ordinaria.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/368/23a-__ata_-_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Vigésima Terceira Sessão Ordinária da Nona Legislatura, do Segundo Período Legislativo da Câmara Municipal de Igrapiúna, realizada no dia 30 de Agosto de 2022.</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/371/6a_sessao_extraordinaria__-_eleicao_mesa_diretora.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/371/6a_sessao_extraordinaria__-_eleicao_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Ata da Sexta Sessão Extraordinária para Eleição da Mesa Diretora para o Biênio de 2023/2024), realizada em 31 de Agosto de 2022</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/372/24a-__ata_-_sessao_ordinaria.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/372/24a-__ata_-_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Vigésima Quarta Sessão Ordinária da Nona Legislatura, do Segundo Período Legislativo da Câmara Municipal de Igrapiúna, realizada no dia 06 de Setembro de 2022.</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/376/25a-__ata_-_sessao_ordinaria.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/376/25a-__ata_-_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Vigésima Quinta Sessão Ordinária da Nona Legislatura, do Segundo Período Legislativo da Câmara Municipal de Igrapiúna, realizada no dia 20 de Setembro de 2022.</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>Ata da Vigésima Sexta Sessão Ordinária da Nona Legislatura, do Segundo Período Legislativo da Câmara Municipal de Igrapiúna, realizada no dia 27 de Setembro de 2022.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/379/27a-__ata_-_sessao_ordinaria.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/379/27a-__ata_-_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Vigésima Sétima Sessão Ordinária da Nona Legislatura, do Segundo Período Legislativo da Câmara Municipal de Igrapiúna, realizada no dia 04 de Outubro de 2022.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/381/28a-__ata_-_sessao_ordinaria.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/381/28a-__ata_-_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Vigésima Oitava Sessão Ordinária da Nona Legislatura, do Segundo Período Legislativo da Câmara Municipal de Igrapiúna, realizada no dia 11 de Outubro de 2022.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/384/29a-__ata_-_sessao_ordinaria.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/384/29a-__ata_-_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Vigésima Nona Sessão Ordinária da Nona Legislatura, do Segundo Período Legislativo da Câmara Municipal de Igrapiúna, realizada no dia 18 de Outubro de 2022.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/387/30a-__ata_-_sessao_ordinaria.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/387/30a-__ata_-_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Trigésima Sessão Ordinária da  Nona Legislatura, do Segundo Período Legislativo da Câmara Municipal de Igrapiúna, realizada no dia 25 de Outubro de 2022.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/388/31a-__ata_-_sessao_ordinaria.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/388/31a-__ata_-_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Trigésima Primeira Sessão Ordinária da Nona Legislatura, do Segundo Período Legislativo da Câmara Municipal de Igrapiúna, realizada no dia 08 de Novembro de 2022.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/390/32a-__ata_-_sessao_ordinaria.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/390/32a-__ata_-_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Trigésima Segunda Sessão Ordinária da  Nona Sessão Ordinária da Nona Legislatura, do Segundo Período Legislativo da Câmara Municipal de Igrapiúna, realizada no dia 22 de Novembro de 2022.</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/393/33a-__ata_-_sessao_ordinaria.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/393/33a-__ata_-_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Trigésima Terceira Sessão Ordinária da  Nona Sessão Ordinária da Nona Legislatura, do Segundo Período Legislativo da Câmara Municipal de Igrapiúna, realizada no dia 29 de Novembro de 2022.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>OFI</t>
   </si>
   <si>
     <t>OFÍCIO</t>
   </si>
   <si>
     <t>- Serviço de reposição de lâmpadas na comunidade do Vai-Quem-Quer, outro ofício e para que seje feito limpeza do Rio de Igrapiúna que depois da cheia ficou bastante sujo atrapalhando as embarcações;_x000D_
 - Serviço de limpeza das ruas da sede que encontra-se com bastante mato;  _x000D_
  - Serviço de patrolamento e encascalhamento da via que da acesso a residência do Sr. Miguel que segue também para o abastecimento de água da Limeira;_x000D_
  - Serviço de patrolamento e encascalhamento da subida da casa da Sra. Andrelita na Limeira 02 ligando a principal. _x000D_
  - Ao Secretário de Infra Estrutura, respostas referente aos postes que desceu pra as comundiades do Dendê, Ilha das Flores, Imbira, Borges, que até hoje não foi colocado, e os existentes está danificado arriscado a cair nas fiações das residências.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/292/02_-_percivaldo_robelio.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/292/02_-_percivaldo_robelio.pdf</t>
   </si>
   <si>
     <t>que disponibilize uma equipe para realizar serviço de melhorias no calçamento antes da entrada da ponte da Ilha da Barreta;_x000D_
  - Serviço de melhoria no calçamento que liga Antonio Moraes a Carmelita que esta cedendo;_x000D_
  - Solicitar colocação de grade ou placa na vala que inicia em frente ao Centro Administrativo e vai até a frente da quadra de esporte da Escola Maria Lima.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/293/03-_nildo_da_silva_souza.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/293/03-_nildo_da_silva_souza.pdf</t>
   </si>
   <si>
     <t>- Que possa desentupir uma manilha nas proximidades do Limoeiro pois a água não esta escoando.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/294/04_-_welligton.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/294/04_-_welligton.pdf</t>
   </si>
   <si>
     <t>- Reposição de lâmpadas nas proximidades da Igreja da Baixa da Areia, e reposição de lâmpadas no Rio do Braço. _x000D_
  - Serviço de  melhoria na ponte na subida da Gancha.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/295/05_-_paulo_ricardo.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/295/05_-_paulo_ricardo.pdf</t>
   </si>
   <si>
     <t>- Que possa cuidar do carro e que depois baixando a pademia que possa mandar pra o pau d´oleo</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/296/06_-_antonio_carlos.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/296/06_-_antonio_carlos.pdf</t>
   </si>
   <si>
     <t>- Que possa está colocando braços com lâmpadas de seu Cosme a Louro no Rio Novo,;_x000D_
  - Colocação de manilhas do prédio seguindo para casa do Sr. Ismael também no Rio Novo;_x000D_
  - Colocação de 06 manilhas de 0,60 centímetros para fazer reposição das que encontra-se quebradas nas proximidades da  entrada da Fazenda de José Mendes,</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>- Serviço de patrolamento e encascalhamento em alguns trechos da comunidade do Santo André aja visto que a máquina já está lá em cima. _x000D_
  - A aquisição de um tanque para a comunidade do Santo André, juntamente com os acessórios para colocar água por gravidade para aquelas famílias</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/298/08_-_paulo_ricardo.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/298/08_-_paulo_ricardo.pdf</t>
   </si>
   <si>
     <t>- Serviço de reposição de lâmpadas em diversas localidades que não estão sendo atendidas principalmente na comunidade do Bom Jardim;_x000D_
 - Melhorias na estrada das Pedras, e colocação de manilhas na entrada do variante até o Pau Dóleo que sem manilha está danificando a estrada.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/299/09--_welligton.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/299/09--_welligton.pdf</t>
   </si>
   <si>
     <t>- Disponibilizar a máquina para fazer serviço de melhorias na ladeira do Troca Tapa, e em alguns trechos da principal.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/300/10--_percivaldo_robelio.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/300/10--_percivaldo_robelio.pdf</t>
   </si>
   <si>
     <t>- Para que possa realizar serviços de limpeza no Rio entre o Sítio de Robinho até o centro porque devido a enchente ainda encontra-se com muito galhos de mato;_x000D_
 - Reparos na Praça João Lemos;_x000D_
  - Colocação de um corrimão na rampa de zequinha.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/301/11_-_luiz_campos.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/301/11_-_luiz_campos.pdf</t>
   </si>
   <si>
     <t>Que a  Secretaria possa  se posicionar em relação ao término da quadra do Rio do Braço, si tem previsão de conclusão.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/302/12-_cecilia_andrea.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/302/12-_cecilia_andrea.pdf</t>
   </si>
   <si>
     <t>- Que possa fazer a retirada das palhas secas na Rua Geovane de Almeida Dócio, para evitar acidentes, ofício solicitando quebra-mola na Avenida Geovane de Almeida Dócio pois existe vários escolas no local.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1669,68 +1669,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/359/emenda_no_01_-_nildo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/364/emenda_no_01_-_nildo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/277/02-_indicacao__-_percivaldo_robelio.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/278/03-_indicacao__-_percivaldo_robelio.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/279/04-_indicacao__-_percivaldo_robelio.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/280/05-_indicacao__-_percivaldo_robelio.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/281/06-_indicacao__cecilia_andrea.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/282/07-_indicacao__cecilia_andrea.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/283/08-_indicacao__cecilia_andrea.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/284/09-_indicacao__-_neilton_jose.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/285/10-_indicacao__-_welligton_brito.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/286/11-_indicacao__-_welligton_brito.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/287/12_-_indicacao__-_antonio_carlos.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/288/13_-_-_indicacao__-_antonio_carlos.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/305/14-_indicacao__-_luiz_campos_borges.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/306/15_-_indicacao_-_percivaldo_robelio.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/307/16_-_indicacao_-_percivaldo_robelio.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/309/17-_indicacao__-_paulo_ricardo.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/310/18-_indicacao__-_paulo_ricardo.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/311/19-_indicacao__-_paulo_ricardo.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/313/20-_indicacao__-_paulo_ricardo.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/316/21-_indicacao__-_welligton_brito.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/318/22_-_indicacao_-_percivaldo_robelio.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/323/23-indicacao_-_percivaldo_robelio.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/324/24-indicacao_-_luiz_campos.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/325/25-indicacao_-_luiz_campos.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/327/26--indicacao_-_nildo.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/328/27--indicacao_-_nildo.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/329/28---indicacao_-_nildo.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/330/29---indicacao_-_nildo.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/332/30_-_indicacao_-_luiz_campos.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/333/31_-_indicacao_-_paulo_ricardo_bonfim.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/334/32-_indicacao_-_percivaldo.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/336/33-_indicacao__cecilia_andrea.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/338/34-_indicacao_-_percivaldo.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/339/35-_indicacao_-_paulo_ricardo_bonfim.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/340/36_-_indicacao_luiz_campos.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/347/37__-_cristovao_alves_cruz.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/349/38_-_percivaldo.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/360/39-_percivaldo.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/361/40-_percivaldo.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/373/41-_indicacao_-_luiz_campos.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/374/42-_indicacao_-_luiz_campos.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/378/43-_indicacao_-welligton_brito.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/380/44-_indicacao_-welligton_brito.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/383/45-_indicacao_-_nildo.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/385/46-_indicacao_-welligton_brito.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/386/47-_indicacao_-welligton_brito.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/392/48-_indicacao_-paulo_ricardo.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/290/20220217_igrapiuna.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/389/projeto_de_lei_no_02-2022_-_nildo.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/363/requerimento.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/275/projeto_no_18-2022_de_18_de_janeiro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/289/1a_ata_-_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/303/2a__ata_-_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/304/2a__ata_-_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/308/3a-__ata_-_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/312/4a-__ata_-_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/314/5a-__ata_-_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/315/6a-__ata_-_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/317/7a-__ata_-_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/319/8a-__ata_-_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/326/10a-__ata_-_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/331/11a-__ata_-_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/335/12a-__ata_-_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/337/13a-__ata_-_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/341/14a-__ata_-_sessao_ordinaria_-_1.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/346/15a-__ata_-_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/348/16a-__ata_-_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/350/17a-__ata_-_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/358/20a-__ata_-_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/362/21a-__ata_-_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/365/22a-__ata_-_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/367/5a__extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/368/23a-__ata_-_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/371/6a_sessao_extraordinaria__-_eleicao_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/372/24a-__ata_-_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/376/25a-__ata_-_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/379/27a-__ata_-_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/381/28a-__ata_-_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/384/29a-__ata_-_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/387/30a-__ata_-_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/388/31a-__ata_-_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/390/32a-__ata_-_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/393/33a-__ata_-_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/292/02_-_percivaldo_robelio.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/293/03-_nildo_da_silva_souza.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/294/04_-_welligton.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/295/05_-_paulo_ricardo.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/296/06_-_antonio_carlos.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/298/08_-_paulo_ricardo.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/299/09--_welligton.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/300/10--_percivaldo_robelio.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/301/11_-_luiz_campos.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/302/12-_cecilia_andrea.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/359/emenda_no_01_-_nildo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/364/emenda_no_01_-_nildo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/277/02-_indicacao__-_percivaldo_robelio.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/278/03-_indicacao__-_percivaldo_robelio.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/279/04-_indicacao__-_percivaldo_robelio.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/280/05-_indicacao__-_percivaldo_robelio.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/281/06-_indicacao__cecilia_andrea.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/282/07-_indicacao__cecilia_andrea.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/283/08-_indicacao__cecilia_andrea.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/284/09-_indicacao__-_neilton_jose.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/285/10-_indicacao__-_welligton_brito.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/286/11-_indicacao__-_welligton_brito.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/287/12_-_indicacao__-_antonio_carlos.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/288/13_-_-_indicacao__-_antonio_carlos.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/305/14-_indicacao__-_luiz_campos_borges.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/306/15_-_indicacao_-_percivaldo_robelio.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/307/16_-_indicacao_-_percivaldo_robelio.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/309/17-_indicacao__-_paulo_ricardo.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/310/18-_indicacao__-_paulo_ricardo.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/311/19-_indicacao__-_paulo_ricardo.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/313/20-_indicacao__-_paulo_ricardo.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/316/21-_indicacao__-_welligton_brito.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/318/22_-_indicacao_-_percivaldo_robelio.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/323/23-indicacao_-_percivaldo_robelio.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/324/24-indicacao_-_luiz_campos.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/325/25-indicacao_-_luiz_campos.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/327/26--indicacao_-_nildo.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/328/27--indicacao_-_nildo.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/329/28---indicacao_-_nildo.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/330/29---indicacao_-_nildo.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/332/30_-_indicacao_-_luiz_campos.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/333/31_-_indicacao_-_paulo_ricardo_bonfim.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/334/32-_indicacao_-_percivaldo.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/336/33-_indicacao__cecilia_andrea.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/338/34-_indicacao_-_percivaldo.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/339/35-_indicacao_-_paulo_ricardo_bonfim.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/340/36_-_indicacao_luiz_campos.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/347/37__-_cristovao_alves_cruz.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/349/38_-_percivaldo.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/360/39-_percivaldo.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/361/40-_percivaldo.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/373/41-_indicacao_-_luiz_campos.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/374/42-_indicacao_-_luiz_campos.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/378/43-_indicacao_-welligton_brito.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/380/44-_indicacao_-welligton_brito.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/383/45-_indicacao_-_nildo.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/385/46-_indicacao_-welligton_brito.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/386/47-_indicacao_-welligton_brito.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/392/48-_indicacao_-paulo_ricardo.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/290/20220217_igrapiuna.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/389/projeto_de_lei_no_02-2022_-_nildo.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/363/requerimento.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/275/projeto_no_18-2022_de_18_de_janeiro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/289/1a_ata_-_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/303/2a__ata_-_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/304/2a__ata_-_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/308/3a-__ata_-_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/312/4a-__ata_-_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/314/5a-__ata_-_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/315/6a-__ata_-_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/317/7a-__ata_-_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/319/8a-__ata_-_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/326/10a-__ata_-_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/331/11a-__ata_-_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/335/12a-__ata_-_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/337/13a-__ata_-_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/341/14a-__ata_-_sessao_ordinaria_-_1.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/346/15a-__ata_-_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/348/16a-__ata_-_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/350/17a-__ata_-_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/358/20a-__ata_-_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/362/21a-__ata_-_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/365/22a-__ata_-_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/367/5a__extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/368/23a-__ata_-_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/371/6a_sessao_extraordinaria__-_eleicao_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/372/24a-__ata_-_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/376/25a-__ata_-_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/379/27a-__ata_-_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/381/28a-__ata_-_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/384/29a-__ata_-_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/387/30a-__ata_-_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/388/31a-__ata_-_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/390/32a-__ata_-_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/393/33a-__ata_-_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/292/02_-_percivaldo_robelio.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/293/03-_nildo_da_silva_souza.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/294/04_-_welligton.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/295/05_-_paulo_ricardo.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/296/06_-_antonio_carlos.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/298/08_-_paulo_ricardo.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/299/09--_welligton.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/300/10--_percivaldo_robelio.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/301/11_-_luiz_campos.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2022/302/12-_cecilia_andrea.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H120"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="24.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="122.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="121.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>