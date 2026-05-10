--- v0 (2026-02-05)
+++ v1 (2026-05-10)
@@ -54,51 +54,51 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>CRISTOVÃO</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/</t>
   </si>
   <si>
     <t>INDICA –  Colocação de corrimão na Ponte do Timbuca, e manutenção por parte de baixo da referida ponte.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>INDICA –  Construção de um atracadouro na Ilha das Flores.</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>NERINHO</t>
   </si>
   <si>
     <t>INDICA –  Construção de duas Quadras poliesportivas: sendo uma no Distrito do Contrato, e  outra na Comunidade do Timbuca.</t>
   </si>
@@ -240,252 +240,252 @@
   <si>
     <t>418</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº  18/2023 – INDICA –  A aquisição de dois pares de traves de tubo galvanizado, sendo um par de trave para o Campo do Rogerão no Rio Novo, e a outra para o campinho da Associação da Ponta.</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº  19/2023 – INDICA –  A construção da orla do Povoado do Ancural.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/425/20-_luiz_campos_borges.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/425/20-_luiz_campos_borges.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº  20/2023 – INDICA –  Reforma no banheiro da escola da Comunidade da Ponta.</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº  21/2023 – INDICA –  Construção de uma pracinha de Eucalipto com um parque na Comunidade do Rio do Braço na Escola Mendes 02.</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/429/22-_wellington_brito_do_nascimento.docx</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/429/22-_wellington_brito_do_nascimento.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº  22/2023 – INDICA –  Patrolamento e encascalhamento na Comunidade Graciliano.</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº  23/2023 – INDICA –  Fazer o desvio da ladeira de Cosme na Comunidade de Rene, que dá acesso a estrada principal.</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>RICARDO ELETRICISTA</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/434/24_-_paulo_ricardo.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/434/24_-_paulo_ricardo.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº  24/2023 – INDICA –  Ampliação da cozinha da Escola do Pai André.</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/435/25_-_luiz_campos.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/435/25_-_luiz_campos.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº  25/2023 – INDICA –  Para ligar a energia de Joi no Maruim até a Pescaria, e do Povoado do Contrato ao Âmbar.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/441/26-_wellington_brito_do_nascimento.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/441/26-_wellington_brito_do_nascimento.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº  26/2023 – INDICA –  Construção de uma passarela iniciando na Rua do Campo até a entrada que da acesso ao Pau D´óleo.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/442/27_-_luiz_campos.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/442/27_-_luiz_campos.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 27/2023 – INDICA – Construção de um pontilhão no chão e abrir o  caminho do Ancural ao Vai – Quem-Quer</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/445/28-_luiz_campos.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/445/28-_luiz_campos.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº  28/2023 – INDICA –  Pavimentação da Nova Igrapiúna, e construção de uma passarela iniciando do Colégio Neilton até a Nova Igrapiúna com iluminação.</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/448/29-_wellington_brito_do_nascimento.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/448/29-_wellington_brito_do_nascimento.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº  29/2023 – INDICA –  Construção de um passeio iniciando na Rua do Campo até a entrada que da acesso ao Pau D´óleo.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/449/30-_luiz_campos.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/449/30-_luiz_campos.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº  30/2023 – INDICA –  Pavimentação da Nova Igrapiúna, e construção de um passeio iniciando do Colégio Neilton até a Nova Igrapiúna com iluminação.</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/450/31_-_cristovao_alves_cruz.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/450/31_-_cristovao_alves_cruz.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº  31/2023 – INDICA –  Colocação de um corrimão de Inox em um dos lados na Escadaria da Inocência que da acesso a Igreja Católica.</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>CECÍLIA DE ROGÉRIO</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/454/32_-_cecilia.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/454/32_-_cecilia.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº  32/2023 – INDICA –  A contratação de um médico pediatra para atender na unidade do Hospital Maternidade Luis Eduardo e realizar cronograma para atendimento dos mesmo profisisonal nos PSFs.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº  33/2023 – INDICA –  Pavimentação da Rua João Paulo no Bairro Pascásio Lima, neste Município de Igrapiúna-Bahia,</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/459/34_-_wellington.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/459/34_-_wellington.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº  34/2023 – INDICA –  Construção da ponte da Comunidade da Gancha.</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/460/35_-_wellington.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/460/35_-_wellington.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº  35/2023 – INDICA –  Colocação de braços com lâmpadas nas comunidades do Troca Tapa e Graciliano.</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/464/36_-_cristovao.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/464/36_-_cristovao.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº  36/2023 , de autoria do Vereador Cristovão Alves Cruz, que – INDICA –  Pavimentação no entorno do Colégio Valentim Régis no Rio do Braço, no PSF do Rio do Braço, e na Quadra de Esporte do Rio do Braço.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/466/37_-_luiz_campos.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/466/37_-_luiz_campos.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº  37/2023 – INDICA –  Retirada do lixo da Distrito do Contrato.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 38/2023 – INDICA – ao Executivo Municipal, que solicite do estado  que possa se expandir o Projeto CONECTA BAHIA para as comunidades Quilombolas  e outras comunidades do município a exemplo: Timbuca, Contrato, Ponta,  Assentamento Mata do Sossego, Rio do Braço e outras.</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 39/2023 – INDICA – O pagamento por parte da  Prefeitura Municipal de Igrapiúna de recibo de água e de energia dos Box _x000D_
 da Feira Livre Municipal.</t>
   </si>
   <si>
     <t>478</t>
@@ -592,87 +592,87 @@
   <si>
     <t>501</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>Indicação de nº 51/2023, de autoria do Vereador Luiz Campos Borges, que INDICA –  Pavimentação das ruas que falta a ser pavimentada  no Bairro de Leôncio</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 01/2023, QUE DISPÕE SOBRE A CONCESSÃO DE REVISÃO GERAL ANUAL AOS SUBSÍDIOS DOS VEREADORES DO MUNICÍPIO DE IGRAPIÚNA, BAHIA.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/452/projeto_no_02-2023.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/452/projeto_no_02-2023.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEIi nº 02/2023 - QUE DISPÕE SOBRE O REAJUSTE INFLACIONÁRIO DE SALÁRIOS E VENCIMENTOS DOS SERVIDORES DA CÂMARA MUNICIPAL DE IGRAPIÚNA/BA.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/456/projeto_no_03-2023_-_cecilia.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/456/projeto_no_03-2023_-_cecilia.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 03/2023, do Poder Legislativo, de autoria da Vereadora Cecília Andrea Paulo Mendes, que Declara de Utilidade Pública Municipal a Associação Comunitária dos Agricultores da Jaqueira, Região do Papagaio e àreas Circunvizinhas - ASCOAJA, e dá outras providências.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 02/2023. DE AUTORIA DO PODER LEGISLATIVO, QUE DISPÕE SOBRE REVOGAÇÃO DE RESOLUÇÃO Nº 01/2021 QUE REFORMAVA ARTIGO DO REGIMENTO INTERNO, QUANTO AO HORÁRIO DAS SESSÕES DA CÂMARA MUNICIPAL DE IGRAPIÚNA.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/463/01_-_requerimento.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/463/01_-_requerimento.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 01/2023, que sugere modificação no horário das Sessões no Âmbito da Câmara Municipal, para as 18:00 hs, das Terças-Feiras.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei Executivo</t>
   </si>
   <si>
     <t>Manoel Ribeiro dos Santos</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 42/2023, de 20 de Janeiro de  2023, Que dispõe sobre o reajuste anual da remuneração dos servidores públicos municipais.</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
     <t>Projeto de Lei nº 41/2023, de 10 de Janeiro de 2023, Que Autoriza o poder executivo municipal a criar o Fórum Municipal de Educação - FME no município de Igrapiúna e dá outras providências.</t>
   </si>
@@ -770,338 +770,338 @@
   <si>
     <t>504</t>
   </si>
   <si>
     <t>Projeto de Lei nº 63/2023, de 18 de Dezembro de 2023, de autoria do Poder Executivo, “Que autoriza o Poder Executivo a ratear recursos recebidos do Fundo Nacional de Saúde concernente do piso de enfermagem e técnicos de enfermagem, e dá outras providências</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
     <t>PROJETO DE Nº 64/2023, DE AUTORIA DO PODER LEGISLATIVO, QUE DISPÕE SOBRE RATEIO DE RECURSOS RECEBIDOS DO FUNDO NACIONAL DE SAÚDE CONCERNENTE AO PISO DE ENFERMAGEM E TÉCNICOS DE ENFERMAGEM.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>ATSOR</t>
   </si>
   <si>
     <t>ATA DE SESSÃO</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/405/1a_ata_-_sessao_ordinaria.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/405/1a_ata_-_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Primeira Sessão Ordinária, da Nona Legislatura, da Terceira Sessão Legislativa, do Primeiro Período Legislativo da Câmara Municipal de Igrapiúna, realizada no dia 14 de Fevereiro de 2023.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/409/2a_ata_-_sessao_ordinaria.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/409/2a_ata_-_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Segunda Sessão Ordinária, da Nona Legislatura, da Terceira Sessão Legislativa, do Primeiro Período Legislativo da Câmara Municipal de Igrapiúna, realizada no dia 28 de Fevereiro de 2023.</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>Ata da Terceira Sessão Ordinária, da Nona Legislatura, da Terceira Sessão Legislativa, do Primeiro Período Legislativo da Câmara Municipal de Igrapiúna, realizada no dia 07 de Março de 2023.</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/416/4a_ata_-_sessao_ordinaria.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/416/4a_ata_-_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Quarta Sessão Ordinária, da Nona Legislatura, da Terceira Sessão Legislativa, do Primeiro Período Legislativo da Câmara Municipal de Igrapiúna, realizada no dia 14 de Março de 2023.</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/419/5a-__ata_-_sessao_ordinaria.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/419/5a-__ata_-_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Quinta Sessão Ordinária, da Nona Legislatura, da Terceira Sessão Legislativa, do Primeiro Período Legislativo da Câmara Municipal de Igrapiúna, realizada no dia 21 de Março de 2023.</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>Ata da Sexta Sessão Ordinária, da Nona Legislatura, da Terceira Sessão Legislativa, do Primeiro Período Legislativo da Câmara Municipal de Igrapiúna, realizada no dia 28 de Março de 2023.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/424/7a-__ata_-_sessao_ordinaria.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/424/7a-__ata_-_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Sétima Sessão Ordinária, da Nona Legislatura, da Terceira Sessão Legislativa, do Primeiro Período Legislativo da Câmara Municipal de Igrapiúna, realizada no dia 04 de Abril de 2023.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>Ata da Oitava Sessão Ordinária, da Nona Legislatura, da Terceira Sessão Legislativa, do Primeiro Período Legislativo da Câmara Municipal de Igrapiúna, realizada no dia 11 de Abril de 2023.</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/431/9a--_ata_-_sessao_ordinaria.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/431/9a--_ata_-_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Nona Sessão Ordinária, da Nona Legislatura, da Terceira Sessão Legislativa, do Primeiro Período Legislativo da Câmara Municipal de Igrapiúna, realizada no dia 18 de Abril de 2023.</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/432/10a--_ata_-_sessao_ordinaria.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/432/10a--_ata_-_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Décima Sessão Ordinária, da Nona Legislatura, da Terceira Sessão Legislativa, do Primeiro Período Legislativo da Câmara Municipal de Igrapiúna, realizada no dia 25 de Abril de 2023.</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/433/11a--_ata_-_sessao_ordinaria.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/433/11a--_ata_-_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Décima Primeira Sessão Ordinária, da Nona Legislatura, da Terceira Sessão Legislativa, do Primeiro Período Legislativo da Câmara Municipal de Igrapiúna, realizada no dia 02 de Maio de 2023.</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/436/12a--_ata_-_sessao_ordinaria.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/436/12a--_ata_-_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Décima Segunda Sessão Ordinária, da Nona Legislatura, da Terceira Sessão Legislativa, do Primeiro Período Legislativo da Câmara Municipal de _x000D_
 Igrapiúna, realizada no dia 09 de Maio de 2023.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>Ata da Décima Terceira Sessão Ordinária, da Nona Legislatura, da Terceira Sessão Legislativa, do Primeiro Período Legislativo da Câmara Municipal de Igrapiúna, realizada no dia 16 de Maio de 2023.</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>Ata da Décima Quarta Sessão Ordinária, da Nona Legislatura, da Terceira Sessão Legislativa, do Primeiro Período Legislativo da Câmara Municipal de Igrapiúna, realizada no dia 23 de Maio de 2023.</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/443/15a-__ata_-_sessao_ordinaria.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/443/15a-__ata_-_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Décima Quinta Sessão Ordinária, da Nona Legislatura, da Terceira Sessão Legislativa, do Primeiro Período Legislativo da Câmara Municipal de Igrapiúna, realizada no dia 30 de Maio de 2023.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/444/16a-__ata_-_sessao_ordinaria.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/444/16a-__ata_-_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Décima Sexta Sessão Ordinária, da Nona Legislatura, da Terceira Sessão Legislativa, do Primeiro Período Legislativo da Câmara Municipal de _x000D_
 Igrapiúna, realizada no dia 06 de Junho de 2023.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/447/17.1a-__ata_-_sessao_ordinaria.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/447/17.1a-__ata_-_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Décima Sétima Sessão Ordinária, da Nona Legislatura, da Terceira Sessão Legislativa, do Primeiro Período Legislativo da Câmara Municipal de Igrapiúna, realizada no dia 13 de Junho de 2023.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/451/18-1a-__ata_-_sessao_ordinaria.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/451/18-1a-__ata_-_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Décima Oitava Sessão Ordinária, da Nona Legislatura, da Terceira Sessão Legislativa, do Primeiro Período Legislativo da Câmara Municipal de Igrapiúna, realizada no dia 20 de Junho de 2023.</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/453/19a-__ata_-_sessao_ordinaria.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/453/19a-__ata_-_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Décima Nona Sessão Ordinária, da Nona Legislatura, da Terceira Sessão Legislativa, do Primeiro Período Legislativo da Câmara Municipal de Igrapiúna, realizada no dia 27 de Junho de 2023.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/455/20a__ata_sessao_oridinaria.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/455/20a__ata_sessao_oridinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Vigésima Sessão Ordinária da Nona Legislatura, da Terceira Sessão Legislativa,  do Segundo Período Legislativo da Câmara Municipal de Igrapiúna, realizada no dia 01 de Dezembro de 2023.</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/457/21a__ata__-_sessao_ordinaria.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/457/21a__ata__-_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Vigésima Primeira Sessão Ordinária da Nona Legislatura, da Terceira Sessão Legislativa,  do Segundo Período Legislativo da Câmara Municipal de Igrapiúna, realizada no dia 08 de Agosto de 2023.</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/461/22a-__ata_-_sessao_ordinaria.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/461/22a-__ata_-_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Vigésima Segunda Sessão Ordinária, da Nona Legislatura, da Terceira Sessão Legislativa, do Segundo Período Legislativo da Câmara Municipal de Igrapiúna, realizada no dia 22 de Agosto de 2023.</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/462/23a-__ata_-_sessao_ordinaria.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/462/23a-__ata_-_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Vigésima Terceira Sessão Ordinária, da Nona Legislatura, da Terceira Sessão Legislativa, do Segundo Período Legislativo da Câmara Municipal de Igrapiúna, realizada no dia 29 de Agosto de 2023.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/465/24a-__ata_-_sessao_ordinaria.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/465/24a-__ata_-_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Vigésima Quarta Sessão Ordinária, da Nona Legislatura, da Terceira Sessão Legislativa, do Segundo Período Legislativo da Câmara Municipal de Igrapiúna, realizada no dia 05 de Setembro de 2023.</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/470/25a-__ata_-_sessao_ordinaria.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/470/25a-__ata_-_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Vigésima Quinta Sessão Ordinária, da Nona Legislatura, da Terceira Sessão Legislativa, do Segundo Período Legislativo da Câmara Municipal de Igrapiúna, realizada no dia 12 de Setembro de 2023.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/472/26a-__ata_-_sessao_ordinaria.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/472/26a-__ata_-_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Vigésima Sexta Sessão Ordinária, da Nona Legislatura, da Terceira Sessão Legislativa, do Segundo Período Legislativo da Câmara Municipal de Igrapiúna, realizada no dia 19 de Setembro de 2023.</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>Ata da Vigésima Sétima Sessão Ordinária, da Nona Legislatura, da Terceira Sessão Legislativa, do Segundo Período Legislativo da Câmara Municipal de Igrapiúna, realizada no dia 26 de Setembro de 2023.</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>Ata da Vigésima Oitava Sessão Ordinária, da Nona Legislatura, da Terceira Sessão Legislativa, do Segundo Período Legislativo da Câmara Municipal de Igrapiúna, realizada no dia 03 de Outubro de 2023.</t>
   </si>
   <si>
     <t>480</t>
   </si>
@@ -1517,68 +1517,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/425/20-_luiz_campos_borges.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/429/22-_wellington_brito_do_nascimento.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/434/24_-_paulo_ricardo.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/435/25_-_luiz_campos.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/441/26-_wellington_brito_do_nascimento.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/442/27_-_luiz_campos.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/445/28-_luiz_campos.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/448/29-_wellington_brito_do_nascimento.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/449/30-_luiz_campos.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/450/31_-_cristovao_alves_cruz.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/454/32_-_cecilia.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/459/34_-_wellington.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/460/35_-_wellington.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/464/36_-_cristovao.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/466/37_-_luiz_campos.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/452/projeto_no_02-2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/456/projeto_no_03-2023_-_cecilia.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/463/01_-_requerimento.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/405/1a_ata_-_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/409/2a_ata_-_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/416/4a_ata_-_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/419/5a-__ata_-_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/424/7a-__ata_-_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/431/9a--_ata_-_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/432/10a--_ata_-_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/433/11a--_ata_-_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/436/12a--_ata_-_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/443/15a-__ata_-_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/444/16a-__ata_-_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/447/17.1a-__ata_-_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/451/18-1a-__ata_-_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/453/19a-__ata_-_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/455/20a__ata_sessao_oridinaria.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/457/21a__ata__-_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/461/22a-__ata_-_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/462/23a-__ata_-_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/465/24a-__ata_-_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/470/25a-__ata_-_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/472/26a-__ata_-_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/425/20-_luiz_campos_borges.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/429/22-_wellington_brito_do_nascimento.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/434/24_-_paulo_ricardo.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/435/25_-_luiz_campos.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/441/26-_wellington_brito_do_nascimento.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/442/27_-_luiz_campos.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/445/28-_luiz_campos.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/448/29-_wellington_brito_do_nascimento.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/449/30-_luiz_campos.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/450/31_-_cristovao_alves_cruz.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/454/32_-_cecilia.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/459/34_-_wellington.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/460/35_-_wellington.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/464/36_-_cristovao.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/466/37_-_luiz_campos.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/452/projeto_no_02-2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/456/projeto_no_03-2023_-_cecilia.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/463/01_-_requerimento.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/405/1a_ata_-_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/409/2a_ata_-_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/416/4a_ata_-_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/419/5a-__ata_-_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/424/7a-__ata_-_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/431/9a--_ata_-_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/432/10a--_ata_-_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/433/11a--_ata_-_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/436/12a--_ata_-_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/443/15a-__ata_-_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/444/16a-__ata_-_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/447/17.1a-__ata_-_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/451/18-1a-__ata_-_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/453/19a-__ata_-_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/455/20a__ata_sessao_oridinaria.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/457/21a__ata__-_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/461/22a-__ata_-_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/462/23a-__ata_-_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/465/24a-__ata_-_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/470/25a-__ata_-_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2023/472/26a-__ata_-_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H114"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="24.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="110" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="109.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>