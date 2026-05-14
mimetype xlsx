--- v1 (2025-12-14)
+++ v2 (2026-05-14)
@@ -51,51 +51,51 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>Emend</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/</t>
   </si>
   <si>
     <t>Projeto de Emenda Modificativa nº 01/2025, de autoria do Poder Legislativo, de 10 de Março de 2025, que altera a redação do Artigo 7º, 14º, 20 e 22 da Lei Municipal nº 560/2024, e acrescenta anexo na forma que indica.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>CRISTOVÃO</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº  01/2025 – INDICA –  Reforma e Ampliação da Ponte da Comunidade do Timbuca, com um anexo de um ponte flutuante.</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
     <t>2</t>
   </si>
@@ -1317,531 +1317,531 @@
   <si>
     <t>754</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº  135/2025 – INDICA  - Requalificação da ponte que faz a divisa entre o Bairro da Cachoeirinha e a comunidade do Jenipapo.</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº  136/2025 – INDICA  - Pavimentação da Rua Sergipe no  Bairro Pascásio Lima.</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/844/137_-_percivaldo.docx</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/844/137_-_percivaldo.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº  137/2025 – INDICA  - Colocação de quatro postes de eucalipto com braços, atrás da Igreja Assembléia de Deus na Ilha do Timbuca.</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/845/138_-_ionei.docx</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/845/138_-_ionei.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº  138/2025, de Autoria do Vereador Ionei Silva Bomfim, que – INDICA Implantação de manilhas para a saída de água pluvial entre a entrada do Limeirart e a entrada da Dona Mariazinha, na  comunidade da Limeira 02</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/846/139_-_jose_augusto.docx</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/846/139_-_jose_augusto.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº  139/2025 – INDICA  - Melhoramento da estrada da Fazenda Tararanga.</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/847/140_-_jose_augusto.docx</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/847/140_-_jose_augusto.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº  140/2025 – INDICA  - Calçamento no Loteamento Primavera na Rua Jasmim, Rua Hortência, e Rua Rosas, no Bairro Edrisio Régis.</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/873/141_-_ionei.docx</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/873/141_-_ionei.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº  141/2025, de Autoria do Vereador Ionei Silva Bomfim, que – INDICA Ampliação do asfalto da cabeceira da ponte principal até as proximidades da residência de Dona Zene de Dominguinho.</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/874/142_-_neilton.docx</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/874/142_-_neilton.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº  142/2025 – INDICA  - Redutor de velocidade nas proximidades da casa do Sr. Braz a casa de Sr. Cosme e Dona Marlene na Limeira 02.</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/875/143_-_ionei.docx</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/875/143_-_ionei.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº  143/2025, de Autoria do Vereador Ionei Silva Bomfim , que – INDICA Que a Secretaria de Administração e a Secretária de Agricultura e Pesca estudem a possibilidade de descentralizar os serviços, a exemplo do CCIR, que, se não houver intercorrências no fluxo, possa ser emendado pela Secretaria de Agricultura e Pesca.</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/876/144_-_paulo_ricardo.docx</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/876/144_-_paulo_ricardo.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº  144/2025 – INDICA  - Que recolha restos de materiais de construções, para armazenar, pois no período de inverno, esse material servirá para auxiliar em trechos de estradas que precisam de reparos.</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/911/147_-_jose_augusto.docx</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/911/147_-_jose_augusto.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº  147/2025 – INDICA  - que o gestor avalie, por meio da Secretaria Municipal de Assistência Social ou outra área competente, a viabilidade de implantação do projeto social denominado “Corte de Cidadania”, que tem por finalidade garantir cortes de cabelo gratuitos e regulares para estudantes do Colégio Militar em situação de vulnerabilidade social.</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/912/148_-_jose_augusto.docx</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/912/148_-_jose_augusto.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº  148/2025 – INDICA  - Um quebra mola em frente a casa de Cecilio na Rua Rosalvo de Jesus Neres, nas proximidades da Carpintaria de Deco.</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº  149/2025 – INDICA  - Que a gestão possa classificar os condutores de ambulância.</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº  150/2025 – INDICA  - Que a gestão faça um programa de estágio para os estudantes do município, que estão cursando a faculdade, onde possam estagiar na prefeitura e em empresas locais.</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº  151/2025 – INDICA  - Pavimentação na Limeira 01, antes da quadra, na Rua de Otávio.</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/917/152_-_ionei.docx</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/917/152_-_ionei.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº  152/2025 – INDICA  ou sugere-se que a Secretária de Desenvolvimento Social implemente mutirões itinerantes, bem como na sede dos CRAS/CSVF, com o objetivo de orientar jovens e adultos sobre os programas "CNH da Gente" e "CNH na Escola".</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/918/153_-_jose_augusto.docx</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/918/153_-_jose_augusto.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº  153/2025 – INDICA  ou sugere a realização de torneio de futsal com o apoio da Secretaria de Esporte e da Secretaria de Assistência Social.</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/919/154_-_jose_augusto.docx</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/919/154_-_jose_augusto.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº  154/2025 – INDICA  a necessidade de reforma da Quadra da Limeira e reparo na iluminação do Ginásio de Esportes da sede.</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/920/155_-_ionei.docx</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/920/155_-_ionei.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº  155/2025 – INDICA -   Cobertura de Zinco da Quadra Poliesportiva da Limeira.</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/973/156_-_ionei.docx</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/973/156_-_ionei.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº  156/2025 – INDICA -  Contratação de um ginecologista especializado para a cidade de Igrapiúna, visando garantir acesso integral e qualificado à saúde da mulher.</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/975/157_-_ionei.docx</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/975/157_-_ionei.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº  157/2025 – INDICA -  Contratação de profissional Fonoaudiólogo com expertise em avaliação, diagnóstico e reabilitação de distúrbios da comunicação humana, abrangendo as áreas de linguagem oral e escrita, voz, audição, motricidade orofacial e deglutição.</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/976/158_-_valdek_sales.docx</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/976/158_-_valdek_sales.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº  158/2025 – INDICA – Instalação da iluminação pública na Comunidade do Âmbar.</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/977/159_-_paulo_ricardo.docx</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/977/159_-_paulo_ricardo.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº  159/2025 – INDICA – Instalação de equipamentos de ginástica para academia dos idosos da Comunidade da Ponta.</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/979/160_-_jose_augusto.docx</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/979/160_-_jose_augusto.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº  160/2025 – INDICA –   Sinalização do trânsito da cidade  com pintura dos quebra molas existentes, devido a muitos carros está trnsitando rem alta velocidade, onde evitaremos acidente.</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>Em seguida foi lido a INDICAÇÃO  de Nº  161/2025 – de autoria do Vereador Ionei Silva Bomfim, que  INDICA –   Implantação de material acrílico para cobertura panorâmica/esférica, destinada inicialmente à utilização como praça de alimentação, com possibilidade de adaptação para área de passageiros destinada ao embarque e desembarque, independentemente das condições endafoclimáticas.</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº  162/2025 – INDICA –  Divulgação dos Critérios de Seleção do Programa "Minha Casa, Minha Vida".</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº  163/2025 – INDICA –  Construção de dois quebra molas (redutor de velocidade) em frente ao Posto de Combustível Di Marias.</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº  164/2025 – INDICA –  Construção da Ponte da Comunidade da Sirriiba.</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/985/165_-_ionei.docx</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/985/165_-_ionei.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº  165/2025 – INDICA –  Que seja realizada, com a devida urgência, a divulgação oficial da programação das bandas da Festa de Setembro, com inclusão de artistas locais, tradicional evento realizado anualmente após as comemorações da Padroeira do Município, Nossa Senhora das Dores.</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/986/166-_ionei.docx</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/986/166-_ionei.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº  166/2025 – INDICA –  Que seja providenciada a indenização e retirada de 03 (três) pés de dendê localizados na via de acesso ao novo Loteamento da Limeira 02, conhecido popularmente como Loteamento de Dominguinho, bem como a ampliação do número de manilhas na rua principal, garantindo melhor escoamento das águas pluviais e assegurando a trafegabilidade em períodos de chuva.</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/987/167-_ionei.docx</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/987/167-_ionei.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº  167/2025 – INDICA –  Que seja providenciado a aquisição de aparelhos de ar-condicionado para o SCFV (Serviço de Convivência e Fortalecimento de Vínculos) e para o CRAS (Centro de Referência de Assistência Social) da Limeira.</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/988/168_-_valdek.docx</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/988/168_-_valdek.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº  168/2025 – INDICA –  Realizar serviço de encascalhamento nas proximidades do Sítio de Giu na Rua do Campo, seguindo a Zona do Freire.</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº  169/2025 – INDICA –  Construção de dois banheiros públicos: um masculino, um feminino, na Praça Marco Zero, no fundo da Concha Acústica ou no espaço ao lado do correio.</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/991/170_-_percivaldo.docx</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/991/170_-_percivaldo.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº  170/2025 – INDICA –  Construir uma base de tanque com capacidade de armazenamento de dez a quinze mil litros de água  na Comunidade da Ilha da Barreta no local  aonde foi cavado uma barragem.</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/992/171_-_cristovao.docx</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/992/171_-_cristovao.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº  171/2025 – INDICA –  Perfuração de um poço artesiano com uma caixa d´água na Comunidade do Rio do Braço.</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº  172/2025 – INDICA –  Um quebra mola na entrada do Bairro Novo entre o Bar do Kim e o mercado de Zeze.</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/995/173_-_ionei.docx</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/995/173_-_ionei.docx</t>
   </si>
   <si>
     <t>A disponibilização de veículos de apoio possibilitará maior agilidade no transporte de equipes, materiais e serviços, garantindo eficiência na execução das ações municipais. Essa medida contribuirá para aproximar a gestão pública das comunidades, melhorar a qualidade de vida dos moradores e fortalecer a presença do poder público em áreas estratégicas do município.</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/996/174-_ionei.docx</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/996/174-_ionei.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº  174/2025 – INDICA –  Aquisição ou locação de três veículos de apoio, destinados, inicialmente, às comunidades do Pau D´óleo, Limeira e Rio do Braço, com o objetivo de ampliar a eficiência no atendimento das demandas locais e facilitar o deslocamento de equipes técnicas e serviços essenciais.</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/999/175_-_jose_augusto.docx</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/999/175_-_jose_augusto.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº  175/2025 – INDICA –  Aquisição de equipamentos de ginástica para academia dos Idosos da sede   -  ao ar livre no mesmo local onde funciona atualmente, com esses serviço, iremos trabalhar  o psicológico  das pessoas dando atendimento específico, onde  destacará muito nossa cidade com uma academia, onde oferecerá ao idosos condições de  melhoria no hábito de vida.</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº  176/2025 – INDICA –  Instalação da sede da Fanfarra de Igrapiúna na antiga Escola Monteiro Lobato na sede.</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/1001/177_-_joabe.docx</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/1001/177_-_joabe.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº  177/2025 – INDICA e sugere a gestão, que a nominação da Nova Praça da Feira Livre, seje em nome do Sr: Justino Ribeiro de Souza.</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/1002/178_-_joabe.docx</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/1002/178_-_joabe.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº  178/2025 – INDICA -  Reparo na drenagem no entorno do Centro de Cultura e na Escola Municipal Maria Lima Moreira.</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/1003/179_-_joabe.docx</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/1003/179_-_joabe.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº  179/2025 – INDICA -  Construção das tampas das bocas de lobo da rede de drenagem da última rua que foi recentemente calçada no Bairro Edrísio Régis mais conhecido como Cachoeirinha.</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº  180/2025 – INDICA -  Construção de uma base de tanque e aquisição de uma bomba d´água para a Comunidade do Vai-Quem-Quer.</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº  181/2025 – INDICA – Que o Auditório da nova Sede da Secretaria Municipal de Educação receba o nome do ex-Vereador Rafael Rocha Gonçalves Santos.</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/1008/182_-_ionei.docx</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/1008/182_-_ionei.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº  182/2025 – INDICA – ao Excelentíssimo Senhor Prefeito Municipal de Igrapiúna, nos termos regimentais, que seja realizado o repasse de recursos financeiros ao Hospital do Câncer Aristides Maltez – HAM, situado em Salvador/BA.</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº  183/2025 – INDICA – Pavimentação na Localidade do Andaiá.</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº  184/2025 – INDICA – ao Excelentíssimo Senhor Prefeito Municipal de Igrapiúna, atual presidente do CIAPRA, que possam se reunir com os prefeitos associados, secretários ou diretores de esporte, e Federação Baiana de Futebol, para tratar do seguinte assunto: para realização de uma copa ou campeonato de futebol  regional,  dos municípios consorciados.</t>
   </si>
   <si>
     <t>1012</t>
   </si>
@@ -1899,51 +1899,51 @@
   <si>
     <t>1024</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº  191/2025 – INDICA – A substituição imediata das luminárias em LED queimadas por novas na Quadra Francisco Lima Moreira (Quadra do Fenelon), situada neste município.</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº  192/2025 – INDICA – Celeridade na definição e realização da cerimônia de inauguração da Praça conhecida popularmente como Praça de Jayme, localizada no Bairro Isaías Dócio.</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/1028/193_-_paulo_ricardo.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/1028/193_-_paulo_ricardo.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº  193/2025 – INDICA – Construção de uma escola na Comunidade das Pedras.</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº  194/2025 – INDICA – Que seje realizado serviço de urbanização da cachoeira de Igrapiúna, do Bairro Pascásio Lima, ao Cais , com implantação na lateral de cano de 200, para concectar a rede de esgoto , e local para tratamento do referido esgoto.</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº  195/2025 – INDICA – Aquisição de uma ambulancha para atender a /zona Litorânea.</t>
   </si>
   <si>
     <t>1036</t>
   </si>
@@ -2010,71 +2010,71 @@
   <si>
     <t>695</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 05/2025 DE 21 DE MARÇO DE 2025 - DISPÕE SOBRE ATENDIMENTO PREFERENCIAL ÀS PESSOAS COM FIBROMIALGIA NOS LOCAIS EM QUE ESPECIFICA COM PLACAS DE IDENTIFICAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 06/2025, DE 20 DE AGOSTO DE 2025.  DO PODER LEGISLATIVO, DE AUTORIA DO VEREADOR IONEI SILVA BOMFIM. Que Declara de Utilidade Pública Municipal o Instituto Professor Neilton Lima Moreira, e dá outras providências.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei Executivo</t>
   </si>
   <si>
     <t>Manoel Ribeiro dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/593/projeto_no_01-2025.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/593/projeto_no_01-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 01/2025, de Autoria do Poder Executivo que Autoriza o poder executivo municipal a dispor sobre o revisão geral e anual do_x000D_
 vencimento dos servidores públicos do município de Igrapiúna, de que trata o Lei n^ 269/2009 e dá outras providências</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/594/projeto_no_02-2025.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/594/projeto_no_02-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 02/2025, de Autoria do Poder Executivo que Autoriza poder executivo municipal a fixar o piso de vencimentos dos Agentes_x000D_
 de Saúde - AC5 e dos Agentes de Combate o Endemias - ACE no Município de Igrapiúna - Bahia.</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/595/projeto_no_03-2025.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/595/projeto_no_03-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 03/2025, de Autoria do Poder Executivo, que Autoriza o poder executivo municipal a dispor sobre a nova Estruturo Administrativa do Poder Executivo do Município de Igrapiúna-Bahia, estabelece os atribuições e competências, modifica a estruturo organizacional da Administração Pública Direto, altero os quantitativos de servidores, bem como os respectivos salários e dá outros providências.</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
     <t>Projeto de Lei nº 04/2025, de Autoria do Poder Executivo, que autoriza o poder executivo municipal a abrir crédito especial , decorrente das modificações introduzidas pela Lei nº 572, e da outras providências,</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
     <t>Projeto de Lei nº 05/2025, de 13 de Fevereiro de 2025, que "Dispões sobre a revisão geral e anual do Vencimento dos conselheiros tutelares do município de Igrapiúna de que trata a Lei nº</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
     <t>Autoriza o poder executivo municipal a dispor sobre a revisão geral e anual do vencimento dos servidores do magistério público do município de Igrapiúna, de que trata a Lei nº 324/2011 e a Lei 550/2024.</t>
   </si>
   <si>
     <t>730</t>
   </si>
@@ -2105,96 +2105,96 @@
   <si>
     <t>Projeto de lei nº 11/2025, que autoriza o poder executivo municipal a dispor sobre as diretrizes para a educação do/no campo no município de Igrapiúna-Bahia e dá outras providências.</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
     <t>Projeto de Lei nº 12/2025, que autoriza o poder executivo municipal a instituir a Política Municipal de Inclusão Educacional de Pessoas com Deficiências, Transtornos do Neurodesenvolvimento e Altas Habilidades/Superdotação no sistema Municipal de Ensino de Igrapiúna.</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
     <t>Projeto de Lei nº 13/2025, Que autoriza o poder executivo municipal a instituir a Politica Municipal de Promoção da Educação Antirracista e da Valorização das Culturas Afro-Brasileira, Africana, Indígena, Quilombola e das Tradições Locais no Sistema Municipal de ensino de Igrapiúna-Bahia, e da outras providências .</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
     <t>Projeto de Lei nº 14/2025, que autoriza o poder executivo municipal a dispor sobre a instituição do Programa de Recuperação Fiscal  - REFIS 2025 no âmbito do Município de Igrapiúna-Ba e da outras providências.</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/909/projeto_de_lei_no_15.2025_-_cria_o_conselho_municipal_de_promocao_da_igualdade_racial__c.docx</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/909/projeto_de_lei_no_15.2025_-_cria_o_conselho_municipal_de_promocao_da_igualdade_racial__c.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 15/2025, de 02 de Junho de 2025, do Poder Executivo, Que autoriza o poder executivo municipal a criar o Conselho Municipal de Promoção da Igualdade Racial – CMPIR do Município de Igrapiúna-BA</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
     <t>Projeto de Lei nº 016/2025, de 26 de Agosto de 2025,  de Autoria do Poder Legislativo – Que autoriza o Poder Executivo Municipal de Igrapiúna a celebrar convênios, contratos, termos de parceria e outros ajustes com diversos Órgãos Públicos Federais, Estaduais, bem como, com  empresas e entidades públicas e privadas.</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
     <t>Projeto de Lei nº 18/2025, de 30 de Setembro de 2025, Dispões sobre o Plano Plurianual - PPA do Município de Igrapiúna para o período 2026/2029,, na forma que indica.</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar operação de crédito, com a Caixa Econômica Federal ou outra instituição financeira, com ou sem a garantia da União e dá outras providências.</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
     <t>Projeto de Lei nº 20/2025, de 14 de Outubro de 2025, "Estima a Receita e fixa a despesas do Orçamento Anual do Muncípio de Igrapiúna, para o exercício financeiro de 2026, e dá outras providências.</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
     <t>Projeto de Lei de nº 21/2025,  de autoria do Poder Executivo, de 05 de Dezembro de 2025, Que “Dispõe sobre denominação de Praça Pública, localizada na Rua Nossa Senhora de Lourdes, Bairro Isaias Dócio, Município de Igrapiúna”</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
     <t>ATSOR</t>
   </si>
   <si>
     <t>ATA DE SESSÃO</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/631/1a__-_ata_daa_sessao_ordinaria_-_2025.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/631/1a__-_ata_daa_sessao_ordinaria_-_2025.pdf</t>
   </si>
   <si>
     <t>Ata da Primeira Sessão Ordinária, da Décima Legislatura, da Primeira Sessão Legislativa, do Primeiro Período Legislativo da Câmara Municipal de Igrapiúna, realizada no dia 18 de Fevereiro de 2025.</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
     <t>Ata da Segunda Sessão Ordinária, da Décima Legislatura, da Primeira Sessão Legislativa, do Primeiro Período Legislativo da Câmara Municipal de Igrapiúna, realizada no dia 25 de Fevereiro de 2025.</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
     <t>Ata da Terceira Sessão Ordinária, da Décima Legislatura, da Primeira Sessão Legislativa, do Primeiro Período Legislativo da Câmara Municipal de Igrapiúna, realizada no dia 11 de Março de 2025.</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
     <t>Ata da Quarta Sessão Ordinária, da Décima Legislatura, da Primeira Sessão Legislativa, do Primeiro Período Legislativo da Câmara Municipal de Igrapiúna, realizada no dia 18 de Março de 2025.</t>
   </si>
   <si>
     <t>701</t>
   </si>
@@ -2234,150 +2234,150 @@
   <si>
     <t>745</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>Ata da Décima Sessão Ordinária, da Décima Legislatura, da Primeira Sessão Legislativa, do Primeiro Período Legislativo da Câmara Municipal de Igrapiúna, realizada no dia 06 de Maio de 2025.</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
     <t>Ata da Décima Primeira Sessão Ordinária, da Décima Legislatura, da Primeira Sessão Legislativa, do Primeiro Período Legislativo da Câmara Municipal de Igrapiúna, realizada no dia 13 de Maio de 2025.</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
     <t>Ata da Décima Segunda Sessão Ordinária, da Décima Legislatura, da Primeira Sessão Legislativa, do Primeiro Período Legislativo da Câmara Municipal de Igrapiúna, realizada no dia 20 de Maio de 2025.</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/877/13a__-__ata_daa_sessao_ordinaria_-_2025.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/877/13a__-__ata_daa_sessao_ordinaria_-_2025.pdf</t>
   </si>
   <si>
     <t>Ata da Décima Terceira Sessão Ordinária, da Décima Legislatura, da Primeira Sessão Legislativa, do Primeiro Período Legislativo da Câmara Municipal de Igrapiúna, realizada no dia 27 de Maio de 2025.</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/908/14a__-__ata_daa_sessao_ordinaria_-_2025.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/908/14a__-__ata_daa_sessao_ordinaria_-_2025.pdf</t>
   </si>
   <si>
     <t>Ata da Décima Quarta Sessão Ordinária, da Décima Legislatura, da Primeira Sessão Legislativa, do Primeiro Período Legislativo da Câmara Municipal de Igrapiúna, realizada no dia 03 de Junho de 2025.</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
     <t>Ata da Décima Quinta Sessão Ordinária, da Décima Legislatura, da Primeira Sessão Legislativa, do Primeiro Período Legislativo da Câmara Municipal de Igrapiúna, realizada no dia 10 de Junho de 2025.</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/974/16a__-__ata_daa_sessao_ordinaria_-_2025.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/974/16a__-__ata_daa_sessao_ordinaria_-_2025.pdf</t>
   </si>
   <si>
     <t>Ata da Décima Sexta Sessão Ordinária, da Décima Legislatura, da Primeira Sessão Legislativa, do Primeiro Período Legislativo da Câmara Municipal de Igrapiúna, realizada no dia 17 de Junho de 2025.</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
     <t>Ata da Décima Sétima Sessão Ordinária, da Décima Legislatura, da Primeira Sessão Legislativa, do Segundo Período Legislativo da Câmara Municipal de Igrapiúna, realizada no dia 05 de Agosto de 2025.</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
     <t>Ata da Décima Oitava Sessão Ordinária, da Décima Legislatura, da Primeira Sessão Legislativa, do Segundo Período Legislativo da Câmara Municipal de Igrapiúna, realizada no dia 12 de Agosto de 2025.</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
     <t>Ata da Décima Nova Sessão Ordinária, da Décima Legislatura, da Primeira Sessão Legislativa, do Segundo Período Legislativo da Câmara Municipal de Igrapiúna, realizada no dia 19 de Agosto de 2025.</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
     <t>Ata da Vigésima Sessão Ordinária, da Décima Legislatura, da Primeira Sessão Legislativa, do Segundo Período Legislativo da Câmara Municipal de Igrapiúna, realizada no dia 26 de Agosto de 2025.</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
     <t>Ata da Vigésima Primeira Sessão Ordinária, da Décima Legislatura, da Primeira Sessão Legislativa, do Segundo Período Legislativo da Câmara Municipal de Igrapiúna, realizada no dia 02 de Setembro de 2025.</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
     <t>Ata da Vigésima Segunda Sessão Ordinária, da Décima Legislatura, da Primeira Sessão Legislativa, do Segundo Período Legislativo da Câmara Municipal de Igrapiúna, realizada no dia 09 de Setembro de 2025.</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/1010/23a__-__ata_da_sessao_ordinaria_-_2025.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/1010/23a__-__ata_da_sessao_ordinaria_-_2025.pdf</t>
   </si>
   <si>
     <t>Ata da Vigésima Terceira Sessão Ordinária, da Décima Legislatura, da Primeira Sessão Legislativa, do Segundo Período Legislativo da Câmara Municipal de Igrapiúna, realizada no dia 16 de Setembro de 2025.</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
     <t>Ata da Vigésima Quarta Sessão Ordinária, da Décima Legislatura, da Primeira Sessão Legislativa, do Segundo Período Legislativo da Câmara Municipal de Igrapiúna, realizada no dia 23 de Setembro de 2025.</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/1014/25a__-__ata_da_sessao_ordinaria_-_2025.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/1014/25a__-__ata_da_sessao_ordinaria_-_2025.pdf</t>
   </si>
   <si>
     <t>Ata da Vigésima Quinta Sessão Ordinária, da Décima Legislatura, da Primeira Sessão Legislativa, do Segundo Período Legislativo da Câmara Municipal de Igrapiúna, realizada no dia 30 de Setembro de 2025.</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
     <t>Ata da Vigésima Sexta Sessão Ordinária, da Décima Legislatura, da Primeira Sessão Legislativa, do Segundo Período Legislativo da Câmara Municipal de Igrapiúna, realizada no dia 07 de Outubro de 2025.</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/1020/27a__-__ata_da_sessao_ordinaria_-_2025.pdf</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/1020/27a__-__ata_da_sessao_ordinaria_-_2025.pdf</t>
   </si>
   <si>
     <t>Ata da Vigésima Sétima Sessão Ordinária, da Décima Legislatura, da Primeira Sessão Legislativa, do Segundo Período Legislativo da Câmara Municipal de Igrapiúna, realizada no dia 14 de Outubro de 2025.</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
     <t>Ata da Vigésima Oitava Sessão Ordinária, da Décima Legislatura, da Primeira Sessão Legislativa, do Segundo Período Legislativo da Câmara Municipal de Igrapiúna, realizada no dia 21 de Outubro de 2025.</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
     <t>Ata da Vigésima Nona Sessão Ordinária, da Décima Legislatura, da Primeira Sessão Legislativa, do Segundo Período Legislativo da Câmara Municipal de Igrapiúna, realizada no dia 28 de Outubro de 2025.</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
     <t>Ata da Trigésima Sessão Ordinária, da Décima Legislatura, da Primeira Sessão Legislativa, do Segundo Período Legislativo da Câmara Municipal de Igrapiúna, realizada no dia 04 de Novembro de 2025.</t>
   </si>
   <si>
     <t>1029</t>
   </si>
@@ -2390,1665 +2390,1665 @@
   <si>
     <t>Ata da Trigésima Segunda Sessão Ordinária, da Décima Legislatura, da Primeira Sessão Legislativa, do Segundo Período Legislativo da Câmara Municipal de Igrapiúna, realizada no dia 18 de Novembro de 2025.</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
     <t>Ata da Trigésima Terceira Sessão Ordinária, da Décima Legislatura, da Primeira Sessão Legislativa, do Segundo Período Legislativo da Câmara Municipal de Igrapiúna, realizada no dia 25 de Novembro de 2025.</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
     <t>Ata da Trigésima Quarta Sessão Ordinária, da Décima Legislatura, da Primeira Sessão Legislativa, do Segundo Período Legislativo da Câmara Municipal de Igrapiúna, realizada no dia 02 de Dezembro de 2025.</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
     <t>OFI</t>
   </si>
   <si>
     <t>OFÍCIO</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/762/oficio_no_01-2025.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/762/oficio_no_01-2025.doc</t>
   </si>
   <si>
     <t>ASSUNTO: ENCAMINHA DOCUMENTAÇÃO DE POSSE DOS VEREADORES, PREFEITO E VICE-PREFEITO PARA LEGISLATURA 2025/2028, E ATA DA ELEIÇÃO DA NOVA MESA DIRETORA DA CÂMARA MUNICIPAL DE IGRAPIÚNA PARA BIÊNIO 2025/2026.</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/763/oficio_no_02-2025.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/763/oficio_no_02-2025.doc</t>
   </si>
   <si>
     <t>ASSUNTO: ENCAMINHA ATA DA ELEIÇÃO E TERMO DE POSSE DA NOVA MESA DIRETORA DA CÂMARA MUNICIPAL DE IGRAPIÚNA PARA BIÊNIO 2025/2026.</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/764/oficio_no_03-2025.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/764/oficio_no_03-2025.doc</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/765/oficio_no_04-2025.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/765/oficio_no_04-2025.doc</t>
   </si>
   <si>
     <t>Encaminhamos a Vossa Excelência, cópia da Ata da Sessão Solene de Posse, Termo de Posse do Prefeito e Vice-Prefeito, Termo de Posse dos Vereadores e Termo de Posse da Mesa Diretora para o Biênio 2025/2026.</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/766/5_-_paulo_ricardo.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/766/5_-_paulo_ricardo.doc</t>
   </si>
   <si>
     <t>- Que possa reforçar o cais que está fazendo a ponte do Âmbar, reparo nas manilhas na Ponte da Ponta para não perder a ponte, , reforma na Caixa d´água do Ancural, melhoria na iluminação e colocação de braços com lâmpadas na comunidade de Louro, colocação de lâmpadas entre a casa de Rubem e Nere, e reposição de tábuas na Ponte das Pedras.</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/767/6_-_percivaldo.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/767/6_-_percivaldo.doc</t>
   </si>
   <si>
     <t>- Que possa com urgência mandar alguém da infra da uma ohada na ponte do Porto das Pedras na Ilha da Barreta que é a mais usada da comunidade e está precisando de uma recuperação, e a fiação que vai ser retirada da comunidade do Âmbar, que possa ser direcionada para a Ilha da Pescaria, e  se faltar, que a secretaria possa fazer a aquisição do restante dos fios, sugerindo que a fiação inicie por Joi Moraes e faz a travessia até a localidade.</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/768/7_-_jose_augusto.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/768/7_-_jose_augusto.doc</t>
   </si>
   <si>
     <t>- Que coloque braços com lâmpadas nas localidades do Jenipapo e Maruim, pois o povo cobra constantemente.</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/769/8_-_cristovao.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/769/8_-_cristovao.doc</t>
   </si>
   <si>
     <t>- Que possa verificar e realizar troca de lâmpadas queimadas no Porto do Contrato e em alguns pontos da ilha.</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/770/9_-_neilton_jose.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/770/9_-_neilton_jose.doc</t>
   </si>
   <si>
     <t>- Que possa fazer uma cobertura na Escola Elinoildes na Limeira 01, para da maior comodidade aos alunos principalmente no tempo chuvoso.</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/771/10_-_ionei_silva_bomfim.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/771/10_-_ionei_silva_bomfim.doc</t>
   </si>
   <si>
     <t>- Que possa realizar a contratação de um porteiro para a Escola Elinoilde Conceição da Silva - Limeira 01. Devido a crescente violência e os recentes casos de ataques em escolas têm gerado preocupação entre pais e colaboradores da unidade escolar, tornando imprescindível a presença de um profissional que garanta a segurança dos alunos.</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/772/11-_ionei_silva_bomfim.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/772/11-_ionei_silva_bomfim.doc</t>
   </si>
   <si>
     <t>- Celeridade na estruturação para acomodar as crianças das comunidades Limeira 1, 2 e 3, que anteriormente eram alunos da creche da sede. Devido ao preenchimento das vagas por crianças da sede, sugiro a permanência das crianças na comunidade. Os pais e responsáveis enfrentam dificuldades financeiras para custear tutores ou encontrar alguém que cuide dessas crianças enquanto se deslocam para trabalhos formais ou informais. Essa mudança impactou o cronograma familiar, resultando em alguns pais e/ou responsáveis impossibilitados de trabalhar.</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/774/12-_ionei_silva_bomfim.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/774/12-_ionei_silva_bomfim.doc</t>
   </si>
   <si>
     <t>- Que realize uma avaliação do transporte escolar das comunidades Limeira 1, 2 e 3, considerando a possibilidade de ampliação do número de veículos. Neste ano letivo, a turma do 4º ano do ensino fundamental I que deveria concluir o ano letivo na Escola da Limeira 01 está sendo remanejada para a sede. Essa alteração aumentará o número de alunos transportados, e é fundamental que todos possam viajar sentados, garantindo segurança e conforto durante o trajeto.</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/775/13_-_valdek_sales.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/775/13_-_valdek_sales.doc</t>
   </si>
   <si>
     <t>- Que possa realizar a contração de um médico urologista para a comunidade do Timbuca, um médico neuro pediatra, elaborar um cronograma de atendimento médico no Posto da Vila 08 e realizar a contratação ou disponibilizar um Agente Comunitário de Saúde para prestar serviços na Vila nº 08.</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/776/14_-_valdek_sales.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/776/14_-_valdek_sales.doc</t>
   </si>
   <si>
     <t>- Que possa abranger a coleta de lixo para outras localidades, aja visto já realiza o serviço no Bom Viver e Feira do Rato e faça uma programação para toda região principalmente na comunidade de Dina, realizar troca de postes de energia na Pescaria, confeccionar fardamentos e compra de EPI`s para gari e guarda municipal.</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
     <t>- Que possa fazer a implantação da Liga Desportiva de Igrapiúna, para que possamos participar de campeonato como:  Intermunicipal, Intervale, entre outras competições.</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/778/16_-_valdek_sales.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/778/16_-_valdek_sales.doc</t>
   </si>
   <si>
     <t>- Que possa dá uma resposta referente ao piso salarial dos professores, e tem alguns professores que estão se queixando que ainda não foi chamado.</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/779/17_-_jose_augusto.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/779/17_-_jose_augusto.doc</t>
   </si>
   <si>
     <t>- Que coloque braços com lâmpadas na Comunidade das Tabocas que o povo já vem sofrendo a tempo.</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
     <t>- Que possa criar um plano de intervenção de melhorias das estradas vicinais, onde possamos dá uma previsão as comunidades de quando vai ser começado o serviço.  _x000D_
   - Realizar uma avaliação para perfuração de poços artesianos na Comunidade dos Borges;_x000D_
  - Pedindo intervenção na iluminação pública do Bairro da Cachoeirinha, colocação de braços com lâmpadas em alguns pontos da Comunidade da Boa Esperança, e braços com lâmpadas de Moisés a casa da Sra. Vilmeme.</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/781/19_-_paulo_ricardo.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/781/19_-_paulo_ricardo.doc</t>
   </si>
   <si>
     <t>- Que possa realizar serviço de reparos na Escola da Jussara.</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/782/20_-_paulo_ricardo.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/782/20_-_paulo_ricardo.doc</t>
   </si>
   <si>
     <t>- Que realize melhoria nas ladeiras das estradas principais para os alunos chegar ao seu destino como maior comodidade, e melhorar para os produtores fazer o escoamento dos produtos, além de realizar suas compras. Melhoramento na Ponte que liga a Cachoerinha ao Jenipapo, por ser uma ponte pequena, estreita onde pode alargar, essa ponte é antiga ainda da época que Igrapiúna não era cidade. Melhoramento na estrada do Oricozinho, Jussara, Chico da Raposa e ladeira da porca amarrada</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/783/21_-_neilton_jose.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/783/21_-_neilton_jose.doc</t>
   </si>
   <si>
     <t>- Uma reunião com o secretário da pasta para que o mesmo possa nos esclarecer quando irá iniciar os trabalhos de recuperação das estradas vicinais e realizar uma visita a esses locais.</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/784/22_-_percivaldo.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/784/22_-_percivaldo.doc</t>
   </si>
   <si>
     <t>- Que possa colocar cascalho ou pó de brita em um buraço nas proximidades da garagem de Gerson no Loteamento de Gileno aja visto ali já tem várias residências e postes de eucalipto com braços no Bom Jardim sentido a Igreja pois ali passa várias pessoas que precisam realizar suas atividades no período ainda escuro.</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/785/23_-_valdek.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/785/23_-_valdek.doc</t>
   </si>
   <si>
     <t>- Que possa mandar uma equipe para realizar serviço de limpeza na Ilha da Barreta, colocação de caixas coletoras de lixo em pontos da sede, construção de uma pracinha na Comunidade do Pai André, Limpeza do campo de futebol na Comunidade do Santo André (raposa), melhoria no serviço de iluminação da Comunidade do Portinho, verificação da rede de esgoto na Rua Pé do Morro no Bairro Izaias Dócio.</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/786/24_-_valdek.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/786/24_-_valdek.doc</t>
   </si>
   <si>
     <t>- Que coloque uma lancha a dispor da comunidade do Timbuca para deslocamento em caso de doença.</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/787/25_-_valdek.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/787/25_-_valdek.doc</t>
   </si>
   <si>
     <t>- Que coloque um carro adequado para conduzir crianças especiais quando tiver a necessidade de fazer exame.</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/788/26_-_valdek.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/788/26_-_valdek.doc</t>
   </si>
   <si>
     <t>- Que a responsável pela pasta nos informe quando iniciará as aulas e o retorno do funcionamento da creche.</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
     <t>- Posição de quando vai iniciar o campeonato de futebol do Município e torneios na Zona Rural e Zona Litorânea.</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/790/28_-_joabe.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/790/28_-_joabe.doc</t>
   </si>
   <si>
     <t>- A retroescavadeira para cavar a vala na Baixa da Areia para passar a tubulação do poço artesiano para funcionar a água da Baixa da Areia,  pois a escola já iniciou, onde vai ser fornecido água de qualidade para os alunos.</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/791/29_-_percivaldo.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/791/29_-_percivaldo.doc</t>
   </si>
   <si>
     <t>- Que realize serviço de limpeza na Rua da Fonte do Mato seguindo pela parte dos fundos na Antiga casa do litorâneos, onde tem a barbearia hoje, onde pelos fundos tem a casas de: Rafael, Maria Emilia, Dalila , Celenita , Jurema, Milton, Bio do Mercado, chegando a casa dos litorâneos, pra evitar as fortes chuvas, maré grande agora de Março e Abril , onde desce muita bagaceira. Reforma na Ponte do Porto das Pedras na Ilha da Barreta com uma certa urgência e colocação de postes com lâmpadas no Timbuca nas proximidades das residências de: Santana, Ari, Eco e Chuim.</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/792/30_-_jose_augussto.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/792/30_-_jose_augussto.doc</t>
   </si>
   <si>
     <t>- Que possa colocar um Agente Comunitário de Saúde na Comunidade da Varginha Região da Tararanga pois há mais de 04 anos  a comunidade está sem o acompanhamento desse profissional.</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/793/31_-_jose_augusto.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/793/31_-_jose_augusto.doc</t>
   </si>
   <si>
     <t>- Que possa dá manutenção na estrada do Genipapo, principalmente nas proximidades da casa da Sra. Vanderleia, pois o filho está sem ir para escola pois o carro que conduz não está conseguindo chegar devido a péssima condição da estrada, e melhorias na iluminação na Comunidade do Campo do Meio nas proximidades do Senhor Ademário.</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/794/32_-_cristovao.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/794/32_-_cristovao.doc</t>
   </si>
   <si>
     <t>- Que realize serviço de melhoria em duas ruas no Loteamento de Antonio Mocinho no Bairro Pàscásio Lima em frente ao Bar do Chico, pois encontra-se intransitável, e tendo dificuldade de o carro entregar pra conduzir uma pessoa doente.</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/795/33_-_valdek.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/795/33_-_valdek.doc</t>
   </si>
   <si>
     <t>- Que possa contratar um dentista para a localidade do Timbuca, e contratação de um médico para o PSF do Bairro Novo e o Posto Médico da Vila 08, pois existe pessoas com problema de hipertensão, diabete entre outros que necessita.</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
     <t>- Melhoria na estrada e na escola no Bom Viver , implantação do sistema de abastecimento de água em Edinere, Reforma da Casa Jovem onde classificou como tragédia anunciada pedindo urgência, melhoria na estrada da Feira do Rato e Novo Horizonte, roçagem do campo de futebol do Contrato com roçadeira, instalação do sistema de abastecimento de água da Comunidade de Dina aja visto o material já está comprado, perfuração do poço artesiano na Comunidade Fé em Deus, e um próximo a Bira do Porto D´água e melhoria na estrada do Porto D´água e melhoria na Escola Nossa Senhora Aparecida na Jacuba que encontra-se em total abandono.</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/797/35_-_ionei.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/797/35_-_ionei.doc</t>
   </si>
   <si>
     <t>- Que possa realizar serviço de melhoria no Parquinho da Praça José Alfredo que além de reparos em alguns equipamentos possa da manutenção na grama sintética, e reparo na Praça da Cachoerinha, aja visto o carro adentrou e danificou alguns pontos.</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/798/36_-_paulo_ricardo.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/798/36_-_paulo_ricardo.doc</t>
   </si>
   <si>
     <t>- Que possa instalar uma caixa de água de 2000 a 5000 litros na comunidade do Vai-Quem-Quer para distribuição da água, e melhoria na iluminação pública da referida localidade. Colocação de braços com lâmpadas no Porto D ´água,  pois as pessoas reclamam, salientando que paga a taxa de iluminação. Agilidade na execução dos serviços de melhoria da energia em várias localidades pois está lento. Reforma da Escada da ponte das Pedras , Melhoria em alguns pontos da estrada do Rio Novo com colocação de cascalho, principalmente próximo a escola e na Sra. Analice.</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/799/37_-_paulo_ricardo.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/799/37_-_paulo_ricardo.doc</t>
   </si>
   <si>
     <t>- Que possa colocar um refletor na Praça José Alfredo próximo ao tabuleiro de acarajé de Sidineia pois encontra-se no escuro, e colocação de uma pessoa destinada apenas a realizar trabalho de limpeza no rio de Igrapiúna.</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/800/38_-_jose_augusto.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/800/38_-_jose_augusto.doc</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/801/39_-_neilton.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/801/39_-_neilton.doc</t>
   </si>
   <si>
     <t>- Que possa resolver a questão do transporte dos alunos da Laranjeira, Jacuba que alguns pais estão conduzindo seus filhos de moto por falta de carro por parte da educação.</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
     <t>- Que o secretário da pasta, possa encaminhar cópias dos contratos das máquinas e equipamentos que prestam serviços nas estradas vicinais do nosso município com urgência.</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/803/41_-_ionei.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/803/41_-_ionei.doc</t>
   </si>
   <si>
     <t>- Que coloque 12 manilhas entre as residências de Sheila e Jandira na Limeira 01.</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/804/42_-_valdek.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/804/42_-_valdek.doc</t>
   </si>
   <si>
     <t>- Que seje realizado serviço de limpeza em um terreno baldio no Bairro Novo na Rua são Braz para as pessoas evitarem contato com animais peçonhentos. Serviço de melhoria na iluminação na comunidade das Pedras pois existe muitas lâmpadas queimadas. Colocação de um pia estilo lavanderia  na Feira Livre para lavar pano de chão. Colocação de chuveiros no banheiro da Feira Livre, pois pessoas da zona rural as vezes sente a necessidade de tomar um banho. Pintura dos quebra mola na via principal. Construção de quebra-mola nas proximidades do parquinho na Rua da Cachoerinha, Serviço de iluminação na Feira do Rato (comunidade Santo André). Colocação de um gari na Rua José Paulo dos Anjos no Bairro Novo, pois o local está sem esse profissional, implantação do sistema de água na comunidade do Forte e aquisição de um IPI para o servidor que está batendo herbicida em alguns pontos da sede sem a devida proteção.</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/805/43_-_valdek.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/805/43_-_valdek.doc</t>
   </si>
   <si>
     <t>- Disponibilizar o Odonto Móvel para a localidade do Andaiá, pois os moradores estão necessitando do atendimento do dentista. E rever a situação da lancha que da suporte aos casos de emergência do Contrato e Timbuca, que estão servindo para outros fins, e pode ter uma emergência urgente, e a pessoa ficar sem o atendimento imediato.</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/806/44_-_valdek.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/806/44_-_valdek.doc</t>
   </si>
   <si>
     <t>- Rever a situação dos alunos das comunidades da Jacuba, Jussara e Buris que estudam na Escola D, Pedro, que estão ainda sem aula.</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/807/45_-_oficio_a_secretaria_de_educacao.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/807/45_-_oficio_a_secretaria_de_educacao.doc</t>
   </si>
   <si>
     <t>Em resposta ao Ofício nº 036/2025, enviada pela Secretaria de Educação, venho informar que o membro indicado do Legislativo que faz parte da Comissão de Educação para compor a Equipe Técnica de Monitoramento e Avaliação (ETMA) do Plano Municipal de Educação de Igrapiúna e o Vereador -  IONEI SILVA BOMFIM.</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/808/46_-_neilton.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/808/46_-_neilton.doc</t>
   </si>
   <si>
     <t>- Que providencie ventiladores para a escola Luzineide, pois as mães  estão reclamando que os alunos estão se queixando do calor excessivo.</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
     <t>- Que possa realizar visitas aprofundadas nas escolas da Zona Rural.</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/810/48_-_neilton.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/810/48_-_neilton.doc</t>
   </si>
   <si>
     <t>- Que possa colocar um carro para está realizando visitas a domicilio para aos pacientes acamados entre outros, na Limeira.</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/811/49_-_ionei.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/811/49_-_ionei.doc</t>
   </si>
   <si>
     <t>- Que realize serviços de reparo nos ar condicionados do Fenelon, pois muitos estão sem funcionar, e verificação da interner também no Colégio Fenelon, pois os professores estão se queixando, devido a lentidão para realização de algumas tarefas digitais.</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/812/50_-_ionei.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/812/50_-_ionei.doc</t>
   </si>
   <si>
     <t>- Que realize serviço de substituição de lâmpadas no Ponto da Limeira 02, pois estão queimadas.</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/814/51_-_jose_augusto.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/814/51_-_jose_augusto.doc</t>
   </si>
   <si>
     <t>- Que seje feito a reposição de lâmpadas em vários pontos do Rio Novo e implantação do sistema de abastecimento de água na Comunidade doo Santo André na Feira do Rato, onde tem uma cachoeira perto  que da aproximadamente 15 metros de distância.</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/815/52_-_valdek.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/815/52_-_valdek.doc</t>
   </si>
   <si>
     <t>- Que possa fazer a aquisição de balanças tanto para o Posto de Saúde da Feira do Rato, quanto para o Agente Comunitário de Saúde que se encontram sem esse equipamento essencial de trabalho, e colocação de um carro de apoio para atender as necessidades  na Jacuba, aja visto a ambulância e para caso emergencial.</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/816/53_-_valdek.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/816/53_-_valdek.doc</t>
   </si>
   <si>
     <t>- Que possa  realizar serviço de reforma no PSF do Bairro Pascásio Lima, Melhoria na iluminação da Rua da Cachoeirinha e Bairro Pascásio Lima, caixa coletoras de lixo em vários pontos na cidade e contratação de um administrador para a Comunidade da Jacuba, assim como em outras comunidades, para que possa manter a região limpa.</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/817/54_-_oficio_a_secretaria_de_educacao.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/817/54_-_oficio_a_secretaria_de_educacao.doc</t>
   </si>
   <si>
     <t>Em resposta ao Ofício nº 042/2025, enviada pela Secretaria de Educação, venho informar que os membros Indicados para representar o Poder Legislativo no Conselho Municipal de Alimentação Escolar (CAE) para o período de 2025 a 2029, como Titular e o Vereador: José Augusto Rosa Vieira, portador do CPF nº 880.835.515-20, Tel/Contato: (73) 99901-2818, como Suplente: o Vereador Paulo Ricardo Bonfim, portador do CPF nº 034.741.715-93, Tel/Contato: (73) 99932-0601.</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/818/55_-_neilton_jose.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/818/55_-_neilton_jose.doc</t>
   </si>
   <si>
     <t>- Que possa resolver o transporte escolar dos alunos das Pedras que estudam na Ponta.</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/819/56_-_neilton.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/819/56_-_neilton.doc</t>
   </si>
   <si>
     <t>- Que possa está resolvendo a questão da falta do exame preventivo no PSF do Bairro Novo.</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/820/57_-_ionei.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/820/57_-_ionei.doc</t>
   </si>
   <si>
     <t>- Que seje feito manutenção no Transporte Escolar (Ônibus) que conduz alunos para a faculdade em Valença, pois o mesmo apresentam diversos problemas, sugerindo também até a possível substituição, alegando vulnerabilidade, onde ali conduz vários alunos. Enfatizou também se um ônibus quebrar na estrada as pessoas ficaram dispostas a uma série de fatos.</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/821/58_-_pauilo_ricardo.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/821/58_-_pauilo_ricardo.doc</t>
   </si>
   <si>
     <t>- Que possa fazer a aquisição de 25 postos de eucalipto de 13 metros e 20 postes de 07 metros, para a comunidade da Ilhas das Flores e Dendê, trecho que vai pelo percurso da água, e que possa junto com o gestor,  está cobrando do estado a energia da Comunidade da Matinha que vem se estendendo a muito tempo, e não tem resultado e nem conclusão do serviço, até agora não foi executado.</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
     <t>- Que junto com a diretora e mães de alunos, possam chegar a uma conclusão, pois a diretora não quer, que faça o percurso da ponte das pedras pra ponte da ponta, devido riscos aos alunos, e que  juntas possam encontrar uma solução.</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/823/60_-_percivaldo_robelio.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/823/60_-_percivaldo_robelio.doc</t>
   </si>
   <si>
     <t>- Que possa realizar serviço de reposição de lâmpadas em alguns pontos da Comunidade do Timbuca, conserto de um buraco na Rua Juraci Mendes próximo a residência do Sr. Lilico, e serviço de limpeza com roçadeira no caminho que da acesso a praia da Comunidade do Timbuca.</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/824/61_-_jose_augusto.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/824/61_-_jose_augusto.doc</t>
   </si>
   <si>
     <t>- Que possa entrar em um consenso com proprietários das oficinas nas proximidades do Campo de Futebol para desafogar a via, devido a carros que fica nas proximidades da pista e levar o serviço de energia elétrica entre o campo de bola, seguindo para as propriedades de Zé Felix, Carol entre outras.</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/825/62_-_valdek.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/825/62_-_valdek.doc</t>
   </si>
   <si>
     <t>- Que possa solicitar fardamentos e EPIS para gari, guarda, pessoas que trabalham com herbicidas, fazer um cronograma de coleta de lixo na Zona Rural e divulgar para as comunidades o dia da coleta, e cronograma de recuperação de estradas para informar as localidades, melhorias no serviço de iluminação da Mata do Sossego, reposição de postes e troca de lâmpadas na Comunidade da Pescaria, e limpeza em alguns pontos da Pescaria, melhoria na estrada do Porto D água, limpeza no Meio do Rio de Igrapiúna, melhoria na estrada que liga a Feira do Rato ao Colégio Casa Jovem.</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/826/63_-_valdek.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/826/63_-_valdek.doc</t>
   </si>
   <si>
     <t>- Uma posição para saber se realmente vai ter o torneio, pois ainda não tem secretaria de esporte, e os times e o povo precisam se programar.</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/827/64_-_ionei.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/827/64_-_ionei.doc</t>
   </si>
   <si>
     <t>- Que possa realizar uma campanha de conscientização, informando o horário da coleta seletiva, com placa de identificação, e monitoramento, campanha essa com entrega de panfletos, campanha na rádio, carro de som entre outros meios de comunicação, a população precisa se conscientizar e colaborar com a administração pública, e substituir a aplicação de herbicida por outro equipamento de limpeza, na Rua Pé do Morro para os resíduos de herbicida não ir para o rio, assim evitando danificar a vida marinha.</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/828/65_-_neilton.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/828/65_-_neilton.doc</t>
   </si>
   <si>
     <t>- Que possa realizar serviço de calçamento em algumas ruas transversais no Bairro da Cachoerinha que não foi pavimentada.</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/829/66_-_cecilia_andrea.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/829/66_-_cecilia_andrea.doc</t>
   </si>
   <si>
     <t>- Que possa ser feito a manutenção ou substituição dos ar condicionado de algumas salas do Colégio Fenelon que encontra-se com defeito, pois as crianças estão reclamando do calor excessivo , e as mesmas não estão se sentindo bem.</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/830/67_-_percivaldo.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/830/67_-_percivaldo.doc</t>
   </si>
   <si>
     <t>- Que possa disponibilizar um médico com uma técnica de enfermagem para realizar atendimento nas comunidades da: Ilha da Barreta , Pescaria e Siriiba,</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/831/68_-_jose_augusto.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/831/68_-_jose_augusto.doc</t>
   </si>
   <si>
     <t>- Que possa fazer a reabertura de uma rua no Bairro Novo próximo ao Campo de Bola via que da acesso a residência da filha de Calafai, construção da rede de esgoto na comunidade das Pedras de Vanda a Joseane para evitar contaminação do solo, retirada do lixo nas proximidades do Colégio Luzineide e APLB.</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/832/69_-_ionei.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/832/69_-_ionei.doc</t>
   </si>
   <si>
     <t>- Pedido de celeridade no processo de licitação referente a aquisição de lâmpadas e braços de iluminação pois em vários pontos da cidade encontra-se no escuro, melhoria/recuperação na entrada próximo a pista que da acesso ao Pai André, Bojota, Porto D ´água, para evitar um acidente.</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/833/70_-_ionei.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/833/70_-_ionei.doc</t>
   </si>
   <si>
     <t>- Que possa colocar um Agente Comunitário de Saúde no Rio Novo que há a mais de 08 meses , a comunidade este sem os serviços desse profissional.</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/834/71_-_neilton.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/834/71_-_neilton.doc</t>
   </si>
   <si>
     <t>- Que possa colocar transporte para os alunos das comunidades da Jacuba e Buris.</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/835/72_-_neilton.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/835/72_-_neilton.doc</t>
   </si>
   <si>
     <t>- Serviço de reposição de lâmpadas na Limeira 01, cobrar mais empenho da empresa que tem um contrato de cinquenta mil reais.</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/836/73_-_paulo_ricardo.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/836/73_-_paulo_ricardo.doc</t>
   </si>
   <si>
     <t>- Melhorias na iluminação pública do Bom Jardim, troca de lâmpadas na descida da entrada do Pau D óleo, próximo a ponte do Pau D´oléo entre outros pontos na localidade, melhoria no calçamento em frente a Igreja do Âmbar, aquisição de mais roçadeiras para realizar serviço nas comunidades, aja visto só tem uma pra várias localidades e não e falta de profissional, programação por parte da secretaria de infra para colocação de lâmpadas de Led no Ãmbar aja visto o serviço de iluminação já está sendo concluído, e uma resposta devolutiva do Secretário de Infra estrutura confirmando se vai ou não realizar uma visita na Ponte da Ponta com já foi solicitado.</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/837/74_-_valdek.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/837/74_-_valdek.doc</t>
   </si>
   <si>
     <t>- Que coloque um servidor com uma máquina rocadeira para limpar a comunidade do Porto D´água e Fé em Deus, mencionando que uma comunidade e beneficiada outras não, realizar coleta de lixo no Bom Viver com realização de um cronograma citando algumas comunidades, reforma do colégio do Rio do Braço.</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
     <t>- Que possa ter uma conversa com o condutor do ônibus escolar, pois o mesmo está fazendo manobra na curva do gringo com o coletivo cheio de alunos, para evitar um acidente</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/839/76_-_valdek.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/839/76_-_valdek.doc</t>
   </si>
   <si>
     <t>- Que faça a  aquisição de balanças para o agente de saúde pesar as crianças do Bom Viver, Feira do Rato e outras localidades e colocação de transporte adequado para as pessoas ser atendidas na Juliana.</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/840/77_-_ao_cmds.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/840/77_-_ao_cmds.doc</t>
   </si>
   <si>
     <t>Em resposta ao Ofício Circular de nº 01/2025, enviada pela Ilustríssima Senhora, venho informar que os membros Indicados para representar o Poder Legislativo no Conselho Municipal de Desenvolvimento Sustentável – CMDS, são eles: como Titular e o Vereador: Ionei Silva Bomfim e como Suplente: o Vereador Percivaldo Robélio Oliveira Mendes.</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/841/78_-_cristovao.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/841/78_-_cristovao.doc</t>
   </si>
   <si>
     <t>- A colocação de três pontos de manilhas no Bom Viver, sendo uma na descida da casa de Viviane, outra antes da propriedade de Gabriel, outras pelos fundos ligando a estrada próximo a Gabriel, e a construção de um ponto de apoio na Comunidade do Pau D´óleo, para evitar exposição ao sol e chuva de alunos e outras pessoas que acessam o local.</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/842/79_-_neilton.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/842/79_-_neilton.doc</t>
   </si>
   <si>
     <t>- Que realize coleta de lixo em todas as localidades do município.</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/843/80_-_ionei.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/843/80_-_ionei.doc</t>
   </si>
   <si>
     <t>- Que possa colocar um profissional de preferência uma guarda de gênero feminino permanente na Praça José Alfredo.</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/848/81_-_ionei.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/848/81_-_ionei.doc</t>
   </si>
   <si>
     <t>- Que possa realizar serviço de limpeza das ruas da Laranjeira, serviço de limpeza do PSF e da Escola da Laranjeira, realizar desobstrução de 06 manilhas na Baixa da Areia em frente a casa de dona Núbia, que a via está bloqueada.</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/849/82_-_ionei.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/849/82_-_ionei.doc</t>
   </si>
   <si>
     <t>- Que a gestão enviar relatório de atuação/empenho de todas as secretarias na atual gestão.</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/850/83_-_valdek.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/850/83_-_valdek.doc</t>
   </si>
   <si>
     <t>- Que conceda a oportunidade de Igão Jogar no torneio do dia 1º de Maio.</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/851/84-_valdek.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/851/84-_valdek.doc</t>
   </si>
   <si>
     <t>- Que possa fazer aquisição de caixas coletoras para a sede do município, e melhoria na estrada do Jenipapo onde falta 02 km para ligar ao trevo do Maruim.</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/852/85_-_valdek.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/852/85_-_valdek.doc</t>
   </si>
   <si>
     <t>- Que possa mim encaminhar uma lista com os nomes de todos os agentes de saúde com as suas referidas áreas de atuação.</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/853/86_-_joabe.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/853/86_-_joabe.doc</t>
   </si>
   <si>
     <t>A presença de Vossas Senhorias é de grande relevância para o bom esclarecimento dos fatos, permitindo que sejam prestadas as devidas informações à sociedade e garantindo a transparência dos atos administrativos.</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/854/87_-_secretaria_de_educacao.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/854/87_-_secretaria_de_educacao.doc</t>
   </si>
   <si>
     <t>Em atenção aos ofícios encaminhados a esta Câmara Municipal, solicitando a participação de vereadores como membros integrantes de Conselhos Municipais, vimos, por meio deste, esclarecer que, embora a participação ativa dos parlamentares nas discussões municipais seja louvável e necessária, não é permitida a sua integração formal como membros de tais Conselhos, mesmo que em caráter não remunerado.</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/855/88_-_presiente_do_cmds.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/855/88_-_presiente_do_cmds.doc</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
     <t>- Que realize serviços de melhoria na Rua da Fonte do Mato com encascalhamento enquanto não for pavimentada, melhoria na estrada da Ponta da Ilha na Ilha da Barreta e necessita de uma intervenção e ali moram, pessoas que estão doentes necessitam si deslocar com mais comodidade, e da continuidade as encostas do Timbuca que falta de duas a três camadas de areia.</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/857/90_-_jose_augusto.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/857/90_-_jose_augusto.doc</t>
   </si>
   <si>
     <t>- que realize serviço de manilhamento no variante do Rio Novo nas proximidades da residência do Sr. Ismael Junior, onde encontra-se bastante danificado. Serviço de pavimentação da Rua Bom Viver, no Bairro Pascásio Lima, nas proximidades da residência de Eliete. Retirada do lixo da comunidade da Cachoeira da Torre, e colocação de cascalho no Bairro Novo próximo a casa do Sr. Mário.</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/858/91_-_jose_augusto.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/858/91_-_jose_augusto.doc</t>
   </si>
   <si>
     <t>- que coloque ar condicionado na sala das técnicas de enfermagem, principalmente na sala das técnicas no Bairro Novo.</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/859/92_-_ionei.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/859/92_-_ionei.doc</t>
   </si>
   <si>
     <t>- Celeridade na contratação de uma agente de serviços gerais, aja visto já teve pessoas que realizou bem essa mão-de-obra. Contratação de mais um servidor para integrar a equipe de prestadores de serviço da Limeira , porque a equipe que existe não está conseguindo da conta dos trabalhos, citou que na Limeira 03 as pessoas da localidade estão realizando a limpeza das ruas, algo que é de responsabilidade da gestão.</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/860/93_-_neilton.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/860/93_-_neilton.doc</t>
   </si>
   <si>
     <t>- Que possa mandar realizar serviço de trocas de lâmpadas próximo ao quebra-mola da Limeira 02 e nas proximidades da residência de burugudu.</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/861/94_-_valdek.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/861/94_-_valdek.doc</t>
   </si>
   <si>
     <t>- Que possa colocar transporte para as comunidades do Bom Viver , Feira do Rato e Santo André para o PSF da Juliana, e reforma de imediato do posto médico da Feira do Rato que ainda não iniciou, e colocar cursos profissionalizantes para os jovens.</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/862/95_-_valdek.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/862/95_-_valdek.doc</t>
   </si>
   <si>
     <t>- Que possa junto ao SENAC está trazendo cursos para os pequenos agricultores.</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/863/96_-_valdek.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/863/96_-_valdek.doc</t>
   </si>
   <si>
     <t>- Que possa construir um quebra mola na Rua da Cachoeirinha nas proximidades do Parquinho, retomada do sistema de abastecimento de água do Bom Viver, aja visto só foi implantado em algumas residências , perfuração de poços artesianos, nas Pedras, Fazenda Fé em Deus, Pai André, reforma das escolas da Jacuba, Rio do Braço. Bom Viver, aquisição de caixas coletoras de lixo.</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/864/97_-_cristovao.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/864/97_-_cristovao.doc</t>
   </si>
   <si>
     <t>- Que possa realizar serviço de reposição de lâmpadas e braços,  no Distrito do Contrato e na Comunidade do Timbuca nas proximidades da residência de Zé de Mané Candido.</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/865/98-_a_gestora_do_colegio_lenilto.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/865/98-_a_gestora_do_colegio_lenilto.doc</t>
   </si>
   <si>
     <t>Em resposta ao Ofício nº 018/2025, do Colégio Municipal Lenilto de Jesus Canela, encaminhada a essa casa legislativa, venho comunicar, que irei conceder o espaço como foi solicitado pela Ilustríssima Gestora.</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/866/99_-_percivaldo.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/866/99_-_percivaldo.doc</t>
   </si>
   <si>
     <t>- Que construa um quebra mola nas proximidades do lava jato de psit , já que si trata de uma área urbana, e colocação de placas. Melhoria na iluminação pública da Ilha da Barreta e da Ponta da Ilha, relatando que iluminação pública e segurança. Realizar serviço de pintura na escadaria da Igreja Matriz, e realizar a retirada do paralelo que já existe na praça do Timbuca, e colocar bloquete inter travado, e reaproveitar o que foi retirado  para fazer o cais do posto médico.</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/867/100_-_ionei.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/867/100_-_ionei.doc</t>
   </si>
   <si>
     <t>- Que possa está realizando serviço de requalificação do parque infantil da Limeira 01, serviço de iluminação pública na entrada do variante que dá acesso ao Pau D ´óleo, e placas de identificação do acesso a localidade com os respectivos nomes de comunidades circunvizinhas, e que possa realizar a contratação ou remanejamento de um servidor para realizar o serviço de limpeza pública no Bairro Novo.</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/868/101_-_ionei.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/868/101_-_ionei.doc</t>
   </si>
   <si>
     <t>- Elogiar pela brilhante organização do torneio do dia 01 de maio.</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/869/102_-_ionei.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/869/102_-_ionei.doc</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/870/103_-_ionei.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/870/103_-_ionei.doc</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/871/104_-_ionei.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/871/104_-_ionei.doc</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/872/105_-_valdek.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/872/105_-_valdek.doc</t>
   </si>
   <si>
     <t>- Que possa resolver a situação da filha de Aquises e Leonila, pois a menina necessita de consulta com uma Fonoaudióloga, e ver uma solução para a condução de crianças atípicas para realizar exame, que a Sra. Vanessa viajou com a criança atípica em um carro que não era adequado, onde chegou aproximadamente na cidade às 22:00 hs, e que possa levar assistência médica as pessoas acamadas em todo nosso município.</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/878/106_-_valdek.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/878/106_-_valdek.doc</t>
   </si>
   <si>
     <t>- Colocar uma máquina para empurrar o lixo no lixão, pois está bagunçado, realizar reforma no posto médico da Feira do Rato e realizar serviço de reforma na Casa Jovem.</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/879/107_-_paulo_ricardo.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/879/107_-_paulo_ricardo.doc</t>
   </si>
   <si>
     <t>- que possa acionar a empresa que requalificou o parquinho da praça, para está trocando a madeira do deque que não e adequada. Melhoria em alguns pontos da estrada do Porto D´água, principalmente em um local especifico que abriu uma cratera, e colocação de lâmpadas na entrada do Pau d´oleo, Ponta, Ancural entre outras localidades.</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/880/108_-_cristovao.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/880/108_-_cristovao.doc</t>
   </si>
   <si>
     <t>- Que possa colocar um corrimão iniciando próximo a lotérica indo até as proximidades da Igreja Matriz.</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/881/109_-_valdek.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/881/109_-_valdek.doc</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/882/110_-_cristovao.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/882/110_-_cristovao.doc</t>
   </si>
   <si>
     <t>- Que mande fazer fardamentos para os garis com com a aquisição de outros materiais como: boné, luva bota entre outros, e compra de equipamentos de EPIS para quem trabalha na caçamba do lixo. Certo de que a solicitação será atendida, fique com meus votos de estima e consideração.</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/883/111-_percivaldo.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/883/111-_percivaldo.doc</t>
   </si>
   <si>
     <t>- Que realize serviço de limpeza no Riacho da Rua da Fonte do Mato nos fundos da residência de Rafael, Maria Emilia , Dalila, Jurema, seu Milton, Bio do Mercado até a antiga casa dos litorâneos, devido aos dejetos  acumulados.</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/884/112_-_jose_augusto.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/884/112_-_jose_augusto.doc</t>
   </si>
   <si>
     <t>- Realizar Contratação do fisioterapeuta Romido, e mandar realizar visitas as pessoas acamadas.</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/885/113_-_jose_augusto.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/885/113_-_jose_augusto.doc</t>
   </si>
   <si>
     <t>- Que possa confeccionar duas placas de sinalização para colocar na rua da Sociedade, sendo uma colocado em baixo na rua, outra em cima.</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/886/114_-_paulo_ricardo.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/886/114_-_paulo_ricardo.doc</t>
   </si>
   <si>
     <t>- Que possa fazer reposição de lâmpadas no Âmbar, na entrada do Pau D´oleo, e realizar serviço de reparo no calçamento do Ancural, e que possa está entrando em contato com a Coelba para fazer limpeza das redes de energia das Pedras, Porto D ´agua, Pau D´oleo, entre outras.</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/887/115_-_neilton.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/887/115_-_neilton.doc</t>
   </si>
   <si>
     <t>- Que possa mandar alguém fiscalizar a situação da Escola Idalina na Laranjeira devida a péssima condição que encontra-se banheiro, parquinho.</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/888/116_-_joabe.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/888/116_-_joabe.doc</t>
   </si>
   <si>
     <t>- Que realize limpeza na escadaria do Bairro Pascásio Lima, pois encontra-se com muito limo, e que seje feito com rapidez o giral na Comunidade do Ancural para facilitar a limpeza e retirada do lixo, e que comunique a Neoenergia na pessoal do Sr. Julival para disponibilizar uma equipe de poda para realizar limpeza próxima aos fios de alta tensão  em diversas localidades do município, e que possa disponibilizar um engenheiro para avaliação do canal que entope na Rua da Cachoeirinha.</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/889/117_-_valdek.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/889/117_-_valdek.doc</t>
   </si>
   <si>
     <t>- Que possa resolver a questão do recolhimento da coleta do lixo na Jubeba, que não está sendo recolhido, manutenção da valeta próximo a distribuidora de Adelson, melhorias nas estradas das comunidades do: Bom Viver, Jacuba, Feira do Rato, Novo Horizonte, Santo André, Juliana, entre outras.</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/890/118_-_valdek.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/890/118_-_valdek.doc</t>
   </si>
   <si>
     <t>- Realizar uma fiscalização nos medicamentos vencidos no PSF na comunidade da Vila 08, rever a questão da falta de medicamentos para as crianças atípicas – o medicamento Carbamazepina, e para as mães das crianças atípicas- Cetralina que tem problema de ansiedade, pois encontra-se em falta isso não pode acontecer,  e colocar um transporte adequado para transportar as crianças atípicas que voltaram a ser transportada pela van que carrega todos os pacientes.</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
     <t>Em resposta ao Ofício nº 026/2025, do Colégio Municipal Lenilto de Jesus Canela, encaminhada a essa casa legislativa, venho comunicar, que irei conceder o espaço como foi solicitado pela Ilustríssima Gestora.</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/892/120_-_a_edson_anes.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/892/120_-_a_edson_anes.doc</t>
   </si>
   <si>
     <t>Sirvo-me do presente para  comunicar, que irei conceder o espaço como foi solicitado pelo Ilustríssimo Encejo.</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/893/121_-_jose_augusto.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/893/121_-_jose_augusto.doc</t>
   </si>
   <si>
     <t>- Que possa colocar refletor na Praça José Alfredo nas proximidades do tabuleiro de acarajé de Sidineia, pois encontra-se no escuro, colocação de duas caçambas de cascalho em uma ladeira nas proximidades da propriedade de Cândido no Jenipapo, com substituição de manilhas de 50 para 100, limpeza da academia dos idosos pelo lado de dentro, substituição de 06 a 08 manilhas de 100 na ladeira nas proximidades de João Bá no Rio do Braço, e melhoria na iluminação na Comunidade do Rio Novo próximo a Igreja Assembléia de Deus.</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/894/122_-_percivaldo.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/894/122_-_percivaldo.doc</t>
   </si>
   <si>
     <t>- Que possa realizar serviço de retirada do barranco que cedeu nas proximidades da Fazendo do Pessoal de Taperoa na estrada da Ilha da Barreta, que está impossibilitando a passagem, melhoria no serviço de iluminação pública na Vila 04, Colocação de 04 a 05 postes de eucalipto com braços com lâmpadas no Bom Jardim entre Perinho e a Igreja Assembléia de Deus.</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/895/123_-_ionei.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/895/123_-_ionei.doc</t>
   </si>
   <si>
     <t>- Que seje realizado as contenções nas residências que foram afetadas pela chuva, recuperação da pavimentação do Centro a Igreja Católica, celeridade na construção do ponto ou cabana de acarajé para as baianas de acarajé Leide e Sidineia, celeridade na recuperação da estrada entre o LImeirart e dona Maria das Graças, realizar a operação tapa buraco no entorno do Jenipapo.</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
     <t>- Que possa disponibilizar uma retro e uma caçamba para realizar melhorias em alguns pontos, ladeira na Gancha, e realizar serviço de reparo na iluminação pública da Praça da Cachoeirinha.</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/897/125_-_neilton.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/897/125_-_neilton.doc</t>
   </si>
   <si>
     <t>- Que possa rever o estacionamento do Centro Administrativo e melhoria no serviço da iluminação pública na Rua da Cachoerinha.</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/898/126_-_neilton.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/898/126_-_neilton.doc</t>
   </si>
   <si>
     <t>- Que possa rever a questão do ônibus da faculdade que conduz alunos para Valença, que encontra-se em péssima condição de uso, quebrando no meio da estrada, e os alunos estão perdendo aula, onde sugeriu até a troca de outro veiculo.</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/899/127_-_neilton.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/899/127_-_neilton.doc</t>
   </si>
   <si>
     <t>- Que realize a troca da geladeira do PSF da Limeira, pois queimou, e relatou que não compareceu a reunião dos servidores porque teve a precisão de viajar.</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/900/128_-_paulo_ricardo.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/900/128_-_paulo_ricardo.doc</t>
   </si>
   <si>
     <t>- Que realize coleta de lixo França, Borges, Embira, pois e realizada coleta no Dendê e Ilha das Flores e nesses locais não são feitas, retorno referente as compras das lâmpadas, reposição de lâmpadas na entrada do Pau d óleok, Pedras, Ponta e outras localidades.</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/901/129_-_paulo_ricardo.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/901/129_-_paulo_ricardo.doc</t>
   </si>
   <si>
     <t>- Que possa está colocando uma lancha de pequeno porte para atender em caso de emergência as comunidades Âmbar, Ilhas das Flores , Dendê e demais localidades circunvizinhas.</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/902/130_-_valdek.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/902/130_-_valdek.doc</t>
   </si>
   <si>
     <t>- Que possa informar sobre o andamento dos precatório dos professores, aja visto várias cidades já recebeu 03 parcelas, e no entanto aqui nada</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/903/131_-_valdek.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/903/131_-_valdek.doc</t>
   </si>
   <si>
     <t>- Que possa elaborar um cronograma de visitas para as pessoas acamadas.</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/904/132_-_valdek.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/904/132_-_valdek.doc</t>
   </si>
   <si>
     <t>- Que possa está realizando serviço de melhorias nas estradas das localidades da: Jacuba, troca, Tapa, Feira do Rato, Novo Horizonte, Santo André entre outras, tapar o buraco em frente ao Colégio Estadual Neilton, realizar serviço de limpeza do lixo na cidade, realizar serviço de pavimentação na Travessa Falcões no Bairro Pascásio Lima, construção de uma quadra nas proximidades do Bar de Valmiro no Bairro Pascásio Lima, e quadra sintética no Centro da cidade.</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/905/133_-_valdek.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/905/133_-_valdek.doc</t>
   </si>
   <si>
     <t>- Que coloque um carro para conduzir os alunos do Bom Viver para a Casa Jovem, que os alunos não estão indo para a escola.</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/906/134_-_cristovao.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/906/134_-_cristovao.doc</t>
   </si>
   <si>
     <t>- Que construa na Praça da Contrato três quiosque, sendo: um para acarajé, outro para pastel e outro para bolo, ao lado do Colégio, e colocação de refletores com postes de eucalipto,  nas proximidades da praia pois está acontecendo torneio de futebol.</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/907/135_-_ionei.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/907/135_-_ionei.doc</t>
   </si>
   <si>
     <t>- Que possa realizar aquisição de TVs para a sala de espera da Prefeitura e do CSP, sugerindo que propague as ações do município.</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/921/136_-_ionei.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/921/136_-_ionei.doc</t>
   </si>
   <si>
     <t>- Realizar reparos no CSP com serviço de pintura devido ao morfo e umidade nas salas, para da maior conforto aos servidores. Serviço de iluminação pública nas proximidades da Igreja Assembleia de Deus no Jenipapo , e celeridade na melhoria da estrada da referida localidade.</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/922/137_-_neilton.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/922/137_-_neilton.doc</t>
   </si>
   <si>
     <t>- Que possa está colocando uma agente comunitário de saúde ma Boa Esperança onde está sem esse profissional, e existe muitas pessoas idosas que necessita de acompanhamento.</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/923/138_-_ricardo.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/923/138_-_ricardo.doc</t>
   </si>
   <si>
     <t>- Que possa realizar serviço de troca de lâmpadas  na Fazenda Fé em Deus, retorno dos ofícios encaminhados referente a troca de lâmpadas em várias comunidades do município, resolver a questão dos postes da Ilha das Flores. Recuperação do calçamento da Ponta e do Ancural, reparos na ponte do ancural e na Ponte da Ponta.</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/924/139_-_paulo_ricardo.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/924/139_-_paulo_ricardo.doc</t>
   </si>
   <si>
     <t>- Que possa está dialogando com os três agentes comunitários das famílias da zona litorânea, do Rio Novo, Pau D óleo entre outras, para que faça o levantamento das famílias pra junto ao governo buscar a UBS ou PSF para o Pau D ´oleo que credito que ultrapassa de setecentas.</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/925/140_-_percinho.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/925/140_-_percinho.doc</t>
   </si>
   <si>
     <t>- Que realize reforma e pintura na escadaria do Bairro Pàscásio Lima</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/926/141_-_jose_augusto.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/926/141_-_jose_augusto.doc</t>
   </si>
   <si>
     <t>- Que possa está realizando serviço de melhoria na estrada da fazenda Tararanga, e realizar serviço de reparos nas palcas de isopor no teto da Escola Luzineide para evitar um acidente.</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/927/142_-_joabe.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/927/142_-_joabe.doc</t>
   </si>
   <si>
     <t>- A realização da limpeza de uma da manilha na entrada do Maruim, próximo a Vila 04 que está entupida e está transbordando água para a estrada, limpeza nas ruas entrando em frente ao Bar de Chico com roçadeira, e realizar uma drenagem na rua próximo a caixa d´água e reposição de manilhas onde o esgoto está a céu aberto, Apoio a COABE com  uma máquina com caçamba para realizar melhoira entre o Vargido e Mata do Sossego para escoação do produto.</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/928/143_-_valdek.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/928/143_-_valdek.doc</t>
   </si>
   <si>
     <t>- Que possa ajudar na coleta do lixo entre outras atividades.</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/929/144_-_valdek.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/929/144_-_valdek.doc</t>
   </si>
   <si>
     <t>- Que seje feito implantação do sistema de abastecimento de água na Ilha da Barreta, aja vista tem um fonte de água boa, confeccionar uma escada ou mandar fazer um alambrado pois a bola está caindo do outro lado e há uma dificuldade de pegar, melhoria na cabeçeirada ponte da Ponta, colocação de um quebra mola na Rua Beira Rio, melhoria na estrada do Bom Viver, sentido sotecal para chegar na boca de lobo sentido Casa Jovem , marcar reunião com a Coelba para solicitar limpeza das rede, principalmente na Vila 08 onde o povo está sem energia a dias, melhoria na estrada do Pai André e das Pedras, serviço de reposição de lâmpadas de 08 a 09 lâmpadas na Comunidade das Pedras, reforma na Ponte das Pedras que falta tábuas, reposição de lâmpadas em alguns postes do Timbuca, melhoria na estrada do PA Boa Sorte sentido Riachão, ponto de armazenamento de lixo na Cachoeirinha e Pascásio Lima.</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/930/145_-_valdek.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/930/145_-_valdek.doc</t>
   </si>
   <si>
     <t>- Classificar o motorista de ambulância, que está recebendo como motorista de ônibus, valorizar com cursos de capacitação.</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/931/146_-_valdek.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/931/146_-_valdek.doc</t>
   </si>
   <si>
     <t>- Que cobre a atuação de alguns agentes comunitários de saúde.</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/932/147_-_ionei.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/932/147_-_ionei.doc</t>
   </si>
   <si>
     <t>- Que possa apurar em relação as 40.000 mudas obtidas pela parceria Prefeitura e Ciapra que alguns agricultores alegam que não forem entregues.</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
     <t>- Que seje feito reparo no parquinho do Colégio Lenilto , melhoria na estrada do Pai André e Pedras e reposição de lâmpadas.</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/934/149_-_ionei.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/934/149_-_ionei.doc</t>
   </si>
   <si>
     <t>- Que possa junto a gestão solicitar a  aquisição de 04 GPS para medição do CEFIR.</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/935/151_-_ionei.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/935/151_-_ionei.doc</t>
   </si>
   <si>
     <t>- Que seje feito grades ou mono blocos de cimento para colocar na valeta em frente ao posto de Marias até a ponte do Centro, celeridade em resposta de alguns ofícios, reparo e colocação de 06 manilhas de 50 mm de diâmetro em Dona Nubia na Baixa da Areia, pois  as manilhas atual estão congestionada para evitar danos futuros e prejuízos até a própria prefeitura, limpeza de ervas daninha na praça José Alfredo, recuperação da rua de dona Cecinha na Limeira 02,  por ser uma via importante e encontra-se intrafegável.</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/936/152_-_ionei.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/936/152_-_ionei.doc</t>
   </si>
   <si>
     <t>- Que coloque um profissional para ministrar ofícina de música, e um para ministrar cursos de agronegócio, agroecologia, entre outros.</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/937/153_-_jose_augusto.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/937/153_-_jose_augusto.doc</t>
   </si>
   <si>
     <t>- Que possa realizar serviço de limpeza da Pescaria e aquisição de uma roçadeira para servir a localidade, realizar serviço de limpeza na Comunidade da Cachoeira da Torre, mobilizar junto a empresa que presta serviço de iluminação para que ela possa vim pelo horário da noite para identificar pontos cegos de iluminação na cidade, onde existe vários, dando exemplo nas proximidades do tabuleiro de acarajé de Sidineia na Praça José Alfredo.</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/938/154_-_jose_augusto.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/938/154_-_jose_augusto.doc</t>
   </si>
   <si>
     <t>- Que possa colocar um profissional (Cabelereiro) para realizar cortes de cabelo gratuito no Colégio Fenelon, onde ele tem um profissional,  para indicar para realizar esse serviço.</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/939/155_-_valdek.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/939/155_-_valdek.doc</t>
   </si>
   <si>
     <t>- Que possa está dizendo onde vai ser gasto, e onde vai ser realizado o evento junino em nosso Município, eque possa criar um cronograma de estágio dos alunos que estão se formando na faculdade para atuar em setores da prefeitura e buscar também parcerias para que esse estágio seje realizado em empresas existentes no município.</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/940/156_-_valdek.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/940/156_-_valdek.doc</t>
   </si>
   <si>
     <t>- Que disponibilize um carro para conduzir pacientes da Jacuba e Mata do Sossego, e colocar um carro da saúde para conduzir crianças atípicas para realizar exames e consultas fora do município, que as vezes tem, outras não.</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/941/157_-_valdek.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/941/157_-_valdek.doc</t>
   </si>
   <si>
     <t>- Que realize reforma na escola da Jacuba, melhgoria na iluminação pública do Timbuca com realização de troças de lâmpadas, implantação do sistema de abastecimento de água da Comunidade do Bom Viver, disponibilizar caixa d´água nas proximidades de Edinere e Eneas, ampliar o sistema de abastecimento de água da Feira do Rato para atender mais ou menos 08 residências, melhorias na ponte da Jacuba, um servidor que possa identificar os pontos para coleta de lixo na cidade, realização de coleta de lixo no Porto D ´gua, Jacuba, Gancha, celeridade na recuperação das estradas da Jacuba e outras localidades, e colocação de braços com lâmpadas nos postes que estão sendo implantados pela Coelba no Andaia sentindo Sede, e melhorias na estrada da Feira do Rato, Novo Horizonte e Bom Viver.</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/942/158_-_cristovao.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/942/158_-_cristovao.doc</t>
   </si>
   <si>
     <t>- Que possa colocar aproximadamente 08 manilhas sentido Pau D óleo que tem alguns trechos precisando dessas manilhas para escoamento da água, que o secretário da pasta junto com o gestor possa procurar o gerente da Fazenda Juliana onde o mesmo tem cascalho e foi informado que eles pode procurar o responsável, e fazer um valetão no término do Bairro Nova Igrapiúna para que possa escoar a água, e melhoria na iluminação do referido bairro.</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/943/159-_a_gestora_do_colegio_lenilto.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/943/159-_a_gestora_do_colegio_lenilto.doc</t>
   </si>
   <si>
     <t>Em resposta ao Ofício nº 030/2025, do Colégio Municipal Lenilto de Jesus Canela, encaminhada a essa casa legislativa, venho comunicar, que irei conceder o espaço como foi solicitado pela Ilustríssima Gestora.</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/944/160_-_joabe.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/944/160_-_joabe.doc</t>
   </si>
   <si>
     <t>- Que seje realizado a contratação ou remanejamento de um guarda para o Posto Médico da Sede.</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/945/161_-_joabe.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/945/161_-_joabe.doc</t>
   </si>
   <si>
     <t>- Que possa realizar a aquisição de um ventilador, de uma mesa de escritório para recepção, e a instalação de um aparelho fixo ou de umn celular para servir ao posto médico da sede.</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/946/162_-_joabe.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/946/162_-_joabe.doc</t>
   </si>
   <si>
     <t>- Que possa conceder 02 toldos, pirâmide 4 x 4, sistema de sonorização de médio porte, 02 bandas, para serem utilizados, no 2º arrastão do tradicional festejo junino , que será realizado no dia 22 de Junho de 2025, na Praça do Bairro da Cachoeirinha, na nossa cidade.</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/947/163_-_percivaldo.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/947/163_-_percivaldo.doc</t>
   </si>
   <si>
     <t>- Que o diretor da pasta informar si tem uma previsão de início do campeonato de futebol, onde já estamos no meio do ano e precisamos sentar junto com os times para rever, onde o campeonato além da prática esportiva, fomenta a economia_x000D_
 .</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/948/164_-_percivaldo.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/948/164_-_percivaldo.doc</t>
   </si>
   <si>
     <t>- Realizar consertos no calçamento em alguns pontos da cidade, principalmente ali próximo a residência de Celenita e em seu entorno, melhorias com reposição  de lâmpadas na Ilha da Barreta, principalmente na proximidades da ponte, e na Ponta da Ilha, celeridade no processo de conserto da Ponte da Porto das Pedras , e que a gestão possa fazer com Tubo de PVC, onde a ponte e a mais utilizada da Ilha da Barreta.</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/949/165_-_jose_augusto.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/949/165_-_jose_augusto.doc</t>
   </si>
   <si>
     <t>- Que o condutor do ônibus possa deixar os alunos na porta dos estabelecimentos de ensino, evitando assim que caminhem por um percurso de aproximadamente 02 km, e que possa trazer uma solução.</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/950/166_-_ionei.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/950/166_-_ionei.doc</t>
   </si>
   <si>
     <t>- Que entre em contato com os moradores da Rua Direita para tratar de assuntos referente ao evento junino na Rua Direita.</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/951/167_-_ionei.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/951/167_-_ionei.doc</t>
   </si>
   <si>
     <t>- A requalificação da sala que faz o RG no CSP, pois está preste a receber o quite digital e precisa está dentro do padrão,  e requalificação do deque da Praça José Alfredo.</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/952/168_-_neilton.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/952/168_-_neilton.doc</t>
   </si>
   <si>
     <t>- Que nos mande o contrato do ônibus que conduz os estudantes da faculdade , onde o carro e contratado, e o motorista  que conduz o carro e concursado.</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/954/170_-_valdek.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/954/170_-_valdek.doc</t>
   </si>
   <si>
     <t>- Que possa colocar um grande ou uma proteção na valeta nas proximidades do deposito de Adelson e também na Praça do Taxi, celeridade na reforma do Posto Médico da Feira do Rato, reparo no posto médico do PSF do Bairro Novo, melhoria na iluminação da localidade da Vila 04, e intensificar a sinalização nas proximidades da Ponte da Vila 04 com realização de roço e desbera, melhoria na estrada do Cajhueiro e Sotecal para sair na boca de lobo, melhoria na estrada da Feira do Rato indo para o Sítio Barreiras, melhoria na estrada da Feira do Rato a Novo Horizonte.</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/955/171_-_valdek.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/955/171_-_valdek.doc</t>
   </si>
   <si>
     <t>- Que possa fazer um viveiro de mudas de cacau para fornecer aos pequenos e médios agricultores de Igrapiúna.</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/956/172_-_cecilia.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/956/172_-_cecilia.doc</t>
   </si>
   <si>
     <t>- Em meu nome, e dos demais vereadores que o município contrate de maneira urgente um (a) pediatra, devido a necessidade desse profissional em nosso município.</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/957/173_-_cecilia.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/957/173_-_cecilia.doc</t>
   </si>
   <si>
     <t>- Que faça reposição de lâmpadas na Limeira 01 , próximo a residência de Sinai.</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/958/174-_resposta_a_secretaria_de_educacao.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/958/174-_resposta_a_secretaria_de_educacao.doc</t>
   </si>
   <si>
     <t>Em resposta ao Ofício nº 078/2025, da Secretaria Municipal de Educação, encaminhada a essa casa legislativa, venho comunicar, que irei conceder o espaço como foi solicitado pela Ilustríssima Secretaria.</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/959/175_-_paulo_ricardo.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/959/175_-_paulo_ricardo.doc</t>
   </si>
   <si>
     <t>- Que possa está dando uma posição devido ao médico do Posto Médico do Pau D ´óleo só está atendendo uma vez por semana, e que mobilize junto com o gestor para acionar o Governo do estado, onde possa realizar a construção de um PSF na Comunidade do Pau D´oleo pois o número de famílias já e suficiente, e encaminhar um fisioterapeuta para prestar o atendimento ao filho de Genildo, na Comunidade da Imbira.</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/960/176_-_paulo_ricardo.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/960/176_-_paulo_ricardo.doc</t>
   </si>
   <si>
     <t>- Reforma com troca de tábuas na ponte das Pedras de maneira emergencial, realizar vistoria na Ponte do Âmbar onde a estrutura está frágil, onde possa está construindo uma ponte de qualidade, reforma na Ponte da Ponta, melhorias na estrada do Pai André, Pedras,  seguindo para Isiel, levar água de qualidade para a Comunidade do Ancural, Pedra, Ponta entre outras, limpeza das fezes de morcego no posto médico do Pau D óleo e na escola, melhoria na iluminação pública próximo a Adelson na Rua Bomfim, e respostas dos ofícios.</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/961/177_-_ionei.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/961/177_-_ionei.doc</t>
   </si>
   <si>
     <t>- Que realize reposição de lâmpadas, com lâmpadas de Led na Rua Matriz em frente a casa de Bia, e colocação de bancos na Praça da Matriz.</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/962/178_-_ionei.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/962/178_-_ionei.doc</t>
   </si>
   <si>
     <t>- Que promova oficinas de artes e oficinas de fotografias.</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/963/179_-_joabe.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/963/179_-_joabe.doc</t>
   </si>
   <si>
     <t>- Que possa realizar serviço de reposição de lâmpadas na Comunidade da Mata do Sossego, principalmente agora nessa época de festejos juninos com celeridade, melhoria na estrada da Juliana.</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/964/180_-_jose_augusto.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/964/180_-_jose_augusto.doc</t>
   </si>
   <si>
     <t>- Que possa mandar o carro realizar coleta de lixo no Bairro de Leôncio pois as pessoas estão se queixando que o carro não está passando lá, conserto na rede de esgoto em Zefa na Rua do Campo, e colocação de manilhas na Jacuba em Belardinho.</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/965/181_-_percivaldo.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/965/181_-_percivaldo.doc</t>
   </si>
   <si>
     <t>- Que possa realizar serviço de melhorias na proximidade do campo de futebol da Limeira 03, onde facilitará a locomoção de uma pessoa que tem problema de  saúde, e intervenção na vala de água que desce na rua, melhorias na Iluminação pública da Pescaria.</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/966/182_-_percivaldo.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/966/182_-_percivaldo.doc</t>
   </si>
   <si>
     <t>- Que mobilize esforços junto com a gestão, para que possa disponibilizar grupos musicais para o São Pedro na Pescaria.</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/967/183_-_valdek.docrf96240ca9.tmp</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/967/183_-_valdek.docrf96240ca9.tmp</t>
   </si>
   <si>
     <t>- Que possa averiguar a estrutura do espaço do Centro de Cultura que se encontra deteriorado podendo ocasionar um acidente, construção de quebra molas na saída da prefeitura sentido a câmara, quebra-mola nas proximidades do Colégio Fenelon e do Colégio Lenilto, colocação de postes com braços no Âmbar, melhorias no serviço de iluminação pública na Comunidade da Ponta, próxima a Igreja Assembléia e próxima a Igreja Católica, reforma da parquinho do Ancural, reposição de lâmpadas no Ancural nas proximidades da casa de Lapinha e reparo no calcamento em alguns pontos do Ancural, construção da ponte da Jacuba, rever a parte elétrica da Escola Nossa Senhora Aparecida que econtra-se sem energia, melhoria nas estradas, do Bom viver, Feira do Rato, Santo André, Novo Horizonte, entre outras, implantação do sistema de abastecimento de água entre Feira do Rato e Bom Viver próximo a oficina  de Marcos onde beneficiará 08 familias e sistema de distribuição de água no Bom Viver próximo a Edinere.</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/968/184_-_valdek.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/968/184_-_valdek.doc</t>
   </si>
   <si>
     <t>- Que possa contratar uma lancha para os casos de emergência do Timbuca.</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/969/185_-_valdek.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/969/185_-_valdek.doc</t>
   </si>
   <si>
     <t>- Que possa está vendo um local para estacionar os coletivos que ficam esperando os alunos, ao lado do Fenelon.</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/970/186_-_cecilia.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/970/186_-_cecilia.doc</t>
   </si>
   <si>
     <t>- Que possa realizar serviço de roço no ponto da Limeira 01, no antigo Bar Flor do Caribe.</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/971/187_-_resposta_ao_partido_dos_trabalhadores.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/971/187_-_resposta_ao_partido_dos_trabalhadores.doc</t>
   </si>
   <si>
     <t>Em resposta ao Ofício enviado pelo representante do Partido dos Trabalhadores, venho comunicar – que o espaço ele só  é liberado no horário de expediente de Segunda (s)  a (s) sexta (s) feira (s), exceto quando é feriado. Desde já coloco-me a disposição para a escolha de uma nova data dentro do citado.</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/972/188-_resposta_a_semapem.doc</t>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/972/188-_resposta_a_semapem.doc</t>
   </si>
   <si>
     <t>Em resposta ao Ofício nº 05/2025 da SEMAPEM, encaminhada a essa casa legislativa, venho comunicar, que irei conceder o espaço como foi solicitado pelo Ilustríssimo Secretario.</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
     <t>AL</t>
   </si>
   <si>
     <t>Anteprojeto de Lei</t>
   </si>
   <si>
     <t>ANTEPROJETO DE LEI Nº 01/2025 DE 18 DE FEVEREIRO DE 2025., QUE ALTERA O ARTIGO 5° DA LEI N° 03/2025 DE 28 DE JANEIRO, QUE TRATA SOBRE A NOVA ESTRUTURA DA ADMINISTRATIVA DO PODER EXECUTIVO DE IGRAPIÚNA,  DA SECRETARIA MUNICIPAL DE DESENVOLVIMENTO SOCIAL – SEMDS, E CRIA O CARGO DE DIREÇÃO E COORDENAÇÃO MUNICIPAL DE JUVENTUDE.</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
     <t>Anteprojeto de nº 02/2025, de 26 de Maio de 2025, de Autoria do Vereador Joabe Souza de Jesus, que Cria o Conselho Municipal da Juventude – COMJUVE, do Município de Igrapiúna/BA, e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
@@ -4373,67 +4373,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/844/137_-_percivaldo.docx" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/845/138_-_ionei.docx" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/846/139_-_jose_augusto.docx" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/847/140_-_jose_augusto.docx" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/873/141_-_ionei.docx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/874/142_-_neilton.docx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/875/143_-_ionei.docx" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/876/144_-_paulo_ricardo.docx" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/911/147_-_jose_augusto.docx" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/912/148_-_jose_augusto.docx" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/917/152_-_ionei.docx" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/918/153_-_jose_augusto.docx" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/919/154_-_jose_augusto.docx" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/920/155_-_ionei.docx" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/973/156_-_ionei.docx" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/975/157_-_ionei.docx" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/976/158_-_valdek_sales.docx" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/977/159_-_paulo_ricardo.docx" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/979/160_-_jose_augusto.docx" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/985/165_-_ionei.docx" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/986/166-_ionei.docx" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/987/167-_ionei.docx" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/988/168_-_valdek.docx" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/991/170_-_percivaldo.docx" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/992/171_-_cristovao.docx" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/995/173_-_ionei.docx" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/996/174-_ionei.docx" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/999/175_-_jose_augusto.docx" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/1001/177_-_joabe.docx" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/1002/178_-_joabe.docx" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/1003/179_-_joabe.docx" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/1008/182_-_ionei.docx" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/1028/193_-_paulo_ricardo.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/593/projeto_no_01-2025.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/594/projeto_no_02-2025.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/595/projeto_no_03-2025.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/909/projeto_de_lei_no_15.2025_-_cria_o_conselho_municipal_de_promocao_da_igualdade_racial__c.docx" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/631/1a__-_ata_daa_sessao_ordinaria_-_2025.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/877/13a__-__ata_daa_sessao_ordinaria_-_2025.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/908/14a__-__ata_daa_sessao_ordinaria_-_2025.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/974/16a__-__ata_daa_sessao_ordinaria_-_2025.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/1010/23a__-__ata_da_sessao_ordinaria_-_2025.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/1014/25a__-__ata_da_sessao_ordinaria_-_2025.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/1020/27a__-__ata_da_sessao_ordinaria_-_2025.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/762/oficio_no_01-2025.doc" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/763/oficio_no_02-2025.doc" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/764/oficio_no_03-2025.doc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/765/oficio_no_04-2025.doc" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/766/5_-_paulo_ricardo.doc" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/767/6_-_percivaldo.doc" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/768/7_-_jose_augusto.doc" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/769/8_-_cristovao.doc" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/770/9_-_neilton_jose.doc" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/771/10_-_ionei_silva_bomfim.doc" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/772/11-_ionei_silva_bomfim.doc" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/774/12-_ionei_silva_bomfim.doc" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/775/13_-_valdek_sales.doc" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/776/14_-_valdek_sales.doc" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/778/16_-_valdek_sales.doc" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/779/17_-_jose_augusto.doc" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/781/19_-_paulo_ricardo.doc" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/782/20_-_paulo_ricardo.doc" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/783/21_-_neilton_jose.doc" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/784/22_-_percivaldo.doc" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/785/23_-_valdek.doc" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/786/24_-_valdek.doc" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/787/25_-_valdek.doc" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/788/26_-_valdek.doc" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/790/28_-_joabe.doc" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/791/29_-_percivaldo.doc" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/792/30_-_jose_augussto.doc" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/793/31_-_jose_augusto.doc" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/794/32_-_cristovao.doc" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/795/33_-_valdek.doc" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/797/35_-_ionei.doc" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/798/36_-_paulo_ricardo.doc" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/799/37_-_paulo_ricardo.doc" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/800/38_-_jose_augusto.doc" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/801/39_-_neilton.doc" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/803/41_-_ionei.doc" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/804/42_-_valdek.doc" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/805/43_-_valdek.doc" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/806/44_-_valdek.doc" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/807/45_-_oficio_a_secretaria_de_educacao.doc" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/808/46_-_neilton.doc" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/810/48_-_neilton.doc" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/811/49_-_ionei.doc" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/812/50_-_ionei.doc" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/814/51_-_jose_augusto.doc" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/815/52_-_valdek.doc" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/816/53_-_valdek.doc" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/817/54_-_oficio_a_secretaria_de_educacao.doc" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/818/55_-_neilton_jose.doc" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/819/56_-_neilton.doc" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/820/57_-_ionei.doc" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/821/58_-_pauilo_ricardo.doc" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/823/60_-_percivaldo_robelio.doc" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/824/61_-_jose_augusto.doc" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/825/62_-_valdek.doc" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/826/63_-_valdek.doc" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/827/64_-_ionei.doc" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/828/65_-_neilton.doc" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/829/66_-_cecilia_andrea.doc" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/830/67_-_percivaldo.doc" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/831/68_-_jose_augusto.doc" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/832/69_-_ionei.doc" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/833/70_-_ionei.doc" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/834/71_-_neilton.doc" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/835/72_-_neilton.doc" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/836/73_-_paulo_ricardo.doc" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/837/74_-_valdek.doc" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/839/76_-_valdek.doc" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/840/77_-_ao_cmds.doc" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/841/78_-_cristovao.doc" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/842/79_-_neilton.doc" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/843/80_-_ionei.doc" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/848/81_-_ionei.doc" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/849/82_-_ionei.doc" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/850/83_-_valdek.doc" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/851/84-_valdek.doc" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/852/85_-_valdek.doc" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/853/86_-_joabe.doc" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/854/87_-_secretaria_de_educacao.doc" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/855/88_-_presiente_do_cmds.doc" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/857/90_-_jose_augusto.doc" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/858/91_-_jose_augusto.doc" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/859/92_-_ionei.doc" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/860/93_-_neilton.doc" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/861/94_-_valdek.doc" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/862/95_-_valdek.doc" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/863/96_-_valdek.doc" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/864/97_-_cristovao.doc" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/865/98-_a_gestora_do_colegio_lenilto.doc" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/866/99_-_percivaldo.doc" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/867/100_-_ionei.doc" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/868/101_-_ionei.doc" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/869/102_-_ionei.doc" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/870/103_-_ionei.doc" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/871/104_-_ionei.doc" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/872/105_-_valdek.doc" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/878/106_-_valdek.doc" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/879/107_-_paulo_ricardo.doc" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/880/108_-_cristovao.doc" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/881/109_-_valdek.doc" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/882/110_-_cristovao.doc" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/883/111-_percivaldo.doc" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/884/112_-_jose_augusto.doc" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/885/113_-_jose_augusto.doc" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/886/114_-_paulo_ricardo.doc" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/887/115_-_neilton.doc" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/888/116_-_joabe.doc" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/889/117_-_valdek.doc" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/890/118_-_valdek.doc" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/892/120_-_a_edson_anes.doc" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/893/121_-_jose_augusto.doc" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/894/122_-_percivaldo.doc" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/895/123_-_ionei.doc" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/897/125_-_neilton.doc" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/898/126_-_neilton.doc" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/899/127_-_neilton.doc" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/900/128_-_paulo_ricardo.doc" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/901/129_-_paulo_ricardo.doc" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/902/130_-_valdek.doc" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/903/131_-_valdek.doc" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/904/132_-_valdek.doc" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/905/133_-_valdek.doc" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/906/134_-_cristovao.doc" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/907/135_-_ionei.doc" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/921/136_-_ionei.doc" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/922/137_-_neilton.doc" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/923/138_-_ricardo.doc" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/924/139_-_paulo_ricardo.doc" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/925/140_-_percinho.doc" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/926/141_-_jose_augusto.doc" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/927/142_-_joabe.doc" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/928/143_-_valdek.doc" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/929/144_-_valdek.doc" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/930/145_-_valdek.doc" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/931/146_-_valdek.doc" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/932/147_-_ionei.doc" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/934/149_-_ionei.doc" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/935/151_-_ionei.doc" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/936/152_-_ionei.doc" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/937/153_-_jose_augusto.doc" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/938/154_-_jose_augusto.doc" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/939/155_-_valdek.doc" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/940/156_-_valdek.doc" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/941/157_-_valdek.doc" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/942/158_-_cristovao.doc" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/943/159-_a_gestora_do_colegio_lenilto.doc" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/944/160_-_joabe.doc" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/945/161_-_joabe.doc" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/946/162_-_joabe.doc" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/947/163_-_percivaldo.doc" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/948/164_-_percivaldo.doc" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/949/165_-_jose_augusto.doc" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/950/166_-_ionei.doc" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/951/167_-_ionei.doc" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/952/168_-_neilton.doc" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/954/170_-_valdek.doc" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/955/171_-_valdek.doc" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/956/172_-_cecilia.doc" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/957/173_-_cecilia.doc" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/958/174-_resposta_a_secretaria_de_educacao.doc" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/959/175_-_paulo_ricardo.doc" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/960/176_-_paulo_ricardo.doc" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/961/177_-_ionei.doc" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/962/178_-_ionei.doc" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/963/179_-_joabe.doc" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/964/180_-_jose_augusto.doc" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/965/181_-_percivaldo.doc" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/966/182_-_percivaldo.doc" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/967/183_-_valdek.docrf96240ca9.tmp" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/968/184_-_valdek.doc" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/969/185_-_valdek.doc" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/970/186_-_cecilia.doc" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/971/187_-_resposta_ao_partido_dos_trabalhadores.doc" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/972/188-_resposta_a_semapem.doc" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/844/137_-_percivaldo.docx" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/845/138_-_ionei.docx" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/846/139_-_jose_augusto.docx" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/847/140_-_jose_augusto.docx" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/873/141_-_ionei.docx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/874/142_-_neilton.docx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/875/143_-_ionei.docx" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/876/144_-_paulo_ricardo.docx" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/911/147_-_jose_augusto.docx" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/912/148_-_jose_augusto.docx" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/917/152_-_ionei.docx" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/918/153_-_jose_augusto.docx" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/919/154_-_jose_augusto.docx" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/920/155_-_ionei.docx" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/973/156_-_ionei.docx" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/975/157_-_ionei.docx" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/976/158_-_valdek_sales.docx" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/977/159_-_paulo_ricardo.docx" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/979/160_-_jose_augusto.docx" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/985/165_-_ionei.docx" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/986/166-_ionei.docx" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/987/167-_ionei.docx" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/988/168_-_valdek.docx" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/991/170_-_percivaldo.docx" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/992/171_-_cristovao.docx" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/995/173_-_ionei.docx" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/996/174-_ionei.docx" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/999/175_-_jose_augusto.docx" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/1001/177_-_joabe.docx" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/1002/178_-_joabe.docx" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/1003/179_-_joabe.docx" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/1008/182_-_ionei.docx" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/1028/193_-_paulo_ricardo.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/593/projeto_no_01-2025.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/594/projeto_no_02-2025.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/595/projeto_no_03-2025.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/909/projeto_de_lei_no_15.2025_-_cria_o_conselho_municipal_de_promocao_da_igualdade_racial__c.docx" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/631/1a__-_ata_daa_sessao_ordinaria_-_2025.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/877/13a__-__ata_daa_sessao_ordinaria_-_2025.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/908/14a__-__ata_daa_sessao_ordinaria_-_2025.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/974/16a__-__ata_daa_sessao_ordinaria_-_2025.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/1010/23a__-__ata_da_sessao_ordinaria_-_2025.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/1014/25a__-__ata_da_sessao_ordinaria_-_2025.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/1020/27a__-__ata_da_sessao_ordinaria_-_2025.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/762/oficio_no_01-2025.doc" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/763/oficio_no_02-2025.doc" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/764/oficio_no_03-2025.doc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/765/oficio_no_04-2025.doc" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/766/5_-_paulo_ricardo.doc" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/767/6_-_percivaldo.doc" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/768/7_-_jose_augusto.doc" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/769/8_-_cristovao.doc" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/770/9_-_neilton_jose.doc" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/771/10_-_ionei_silva_bomfim.doc" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/772/11-_ionei_silva_bomfim.doc" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/774/12-_ionei_silva_bomfim.doc" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/775/13_-_valdek_sales.doc" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/776/14_-_valdek_sales.doc" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/778/16_-_valdek_sales.doc" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/779/17_-_jose_augusto.doc" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/781/19_-_paulo_ricardo.doc" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/782/20_-_paulo_ricardo.doc" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/783/21_-_neilton_jose.doc" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/784/22_-_percivaldo.doc" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/785/23_-_valdek.doc" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/786/24_-_valdek.doc" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/787/25_-_valdek.doc" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/788/26_-_valdek.doc" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/790/28_-_joabe.doc" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/791/29_-_percivaldo.doc" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/792/30_-_jose_augussto.doc" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/793/31_-_jose_augusto.doc" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/794/32_-_cristovao.doc" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/795/33_-_valdek.doc" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/797/35_-_ionei.doc" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/798/36_-_paulo_ricardo.doc" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/799/37_-_paulo_ricardo.doc" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/800/38_-_jose_augusto.doc" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/801/39_-_neilton.doc" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/803/41_-_ionei.doc" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/804/42_-_valdek.doc" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/805/43_-_valdek.doc" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/806/44_-_valdek.doc" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/807/45_-_oficio_a_secretaria_de_educacao.doc" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/808/46_-_neilton.doc" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/810/48_-_neilton.doc" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/811/49_-_ionei.doc" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/812/50_-_ionei.doc" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/814/51_-_jose_augusto.doc" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/815/52_-_valdek.doc" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/816/53_-_valdek.doc" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/817/54_-_oficio_a_secretaria_de_educacao.doc" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/818/55_-_neilton_jose.doc" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/819/56_-_neilton.doc" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/820/57_-_ionei.doc" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/821/58_-_pauilo_ricardo.doc" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/823/60_-_percivaldo_robelio.doc" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/824/61_-_jose_augusto.doc" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/825/62_-_valdek.doc" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/826/63_-_valdek.doc" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/827/64_-_ionei.doc" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/828/65_-_neilton.doc" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/829/66_-_cecilia_andrea.doc" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/830/67_-_percivaldo.doc" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/831/68_-_jose_augusto.doc" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/832/69_-_ionei.doc" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/833/70_-_ionei.doc" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/834/71_-_neilton.doc" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/835/72_-_neilton.doc" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/836/73_-_paulo_ricardo.doc" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/837/74_-_valdek.doc" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/839/76_-_valdek.doc" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/840/77_-_ao_cmds.doc" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/841/78_-_cristovao.doc" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/842/79_-_neilton.doc" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/843/80_-_ionei.doc" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/848/81_-_ionei.doc" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/849/82_-_ionei.doc" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/850/83_-_valdek.doc" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/851/84-_valdek.doc" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/852/85_-_valdek.doc" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/853/86_-_joabe.doc" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/854/87_-_secretaria_de_educacao.doc" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/855/88_-_presiente_do_cmds.doc" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/857/90_-_jose_augusto.doc" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/858/91_-_jose_augusto.doc" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/859/92_-_ionei.doc" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/860/93_-_neilton.doc" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/861/94_-_valdek.doc" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/862/95_-_valdek.doc" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/863/96_-_valdek.doc" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/864/97_-_cristovao.doc" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/865/98-_a_gestora_do_colegio_lenilto.doc" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/866/99_-_percivaldo.doc" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/867/100_-_ionei.doc" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/868/101_-_ionei.doc" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/869/102_-_ionei.doc" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/870/103_-_ionei.doc" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/871/104_-_ionei.doc" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/872/105_-_valdek.doc" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/878/106_-_valdek.doc" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/879/107_-_paulo_ricardo.doc" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/880/108_-_cristovao.doc" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/881/109_-_valdek.doc" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/882/110_-_cristovao.doc" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/883/111-_percivaldo.doc" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/884/112_-_jose_augusto.doc" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/885/113_-_jose_augusto.doc" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/886/114_-_paulo_ricardo.doc" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/887/115_-_neilton.doc" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/888/116_-_joabe.doc" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/889/117_-_valdek.doc" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/890/118_-_valdek.doc" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/892/120_-_a_edson_anes.doc" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/893/121_-_jose_augusto.doc" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/894/122_-_percivaldo.doc" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/895/123_-_ionei.doc" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/897/125_-_neilton.doc" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/898/126_-_neilton.doc" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/899/127_-_neilton.doc" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/900/128_-_paulo_ricardo.doc" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/901/129_-_paulo_ricardo.doc" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/902/130_-_valdek.doc" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/903/131_-_valdek.doc" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/904/132_-_valdek.doc" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/905/133_-_valdek.doc" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/906/134_-_cristovao.doc" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/907/135_-_ionei.doc" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/921/136_-_ionei.doc" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/922/137_-_neilton.doc" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/923/138_-_ricardo.doc" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/924/139_-_paulo_ricardo.doc" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/925/140_-_percinho.doc" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/926/141_-_jose_augusto.doc" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/927/142_-_joabe.doc" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/928/143_-_valdek.doc" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/929/144_-_valdek.doc" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/930/145_-_valdek.doc" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/931/146_-_valdek.doc" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/932/147_-_ionei.doc" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/934/149_-_ionei.doc" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/935/151_-_ionei.doc" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/936/152_-_ionei.doc" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/937/153_-_jose_augusto.doc" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/938/154_-_jose_augusto.doc" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/939/155_-_valdek.doc" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/940/156_-_valdek.doc" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/941/157_-_valdek.doc" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/942/158_-_cristovao.doc" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/943/159-_a_gestora_do_colegio_lenilto.doc" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/944/160_-_joabe.doc" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/945/161_-_joabe.doc" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/946/162_-_joabe.doc" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/947/163_-_percivaldo.doc" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/948/164_-_percivaldo.doc" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/949/165_-_jose_augusto.doc" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/950/166_-_ionei.doc" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/951/167_-_ionei.doc" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/952/168_-_neilton.doc" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/954/170_-_valdek.doc" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/955/171_-_valdek.doc" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/956/172_-_cecilia.doc" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/957/173_-_cecilia.doc" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/958/174-_resposta_a_secretaria_de_educacao.doc" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/959/175_-_paulo_ricardo.doc" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/960/176_-_paulo_ricardo.doc" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/961/177_-_ionei.doc" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/962/178_-_ionei.doc" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/963/179_-_joabe.doc" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/964/180_-_jose_augusto.doc" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/965/181_-_percivaldo.doc" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/966/182_-_percivaldo.doc" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/967/183_-_valdek.docrf96240ca9.tmp" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/968/184_-_valdek.doc" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/969/185_-_valdek.doc" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/970/186_-_cecilia.doc" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/971/187_-_resposta_ao_partido_dos_trabalhadores.doc" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2025/972/188-_resposta_a_semapem.doc" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H447"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="25.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="162.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="161.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>