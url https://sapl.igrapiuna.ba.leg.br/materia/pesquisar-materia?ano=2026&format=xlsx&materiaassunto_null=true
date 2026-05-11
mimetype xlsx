--- v0 (2026-02-05)
+++ v1 (2026-05-11)
@@ -10,107 +10,1046 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="19">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="725" uniqueCount="332">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>1045</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>IND</t>
+  </si>
+  <si>
+    <t>Indicação</t>
+  </si>
+  <si>
+    <t>PERCINHO</t>
+  </si>
+  <si>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº  01/2026 – INDICA –  Que a Gestão disponibilize o servidor da pasta competente para realizar a emissão da nova Carteira de Identidade na Zona Litorânea e rural do município.</t>
+  </si>
+  <si>
+    <t>1046</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº  02/2026 – INDICA –  A construção de uns píer (s) de embarque e desembarque nas comunidades da Ilha do Portinho, Siriiba e Ilha da Bareta, no município de Igrapiúna/BA.</t>
+  </si>
+  <si>
+    <t>1047</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº  03/2026 – INDICA –  Que o Poder Executivo Municipal, em parceria com a Secretaria Municipal de Agricultura, proceda à aquisição de 04 (quatro) estufas comunitárias destinadas aos pequenos produtores rurais do município de Igrapiúna/BA.</t>
+  </si>
+  <si>
+    <t>1048</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>JOSÉ AUGUSTO ELETRICISTA</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº  04/2026 – INDICA –  Pavimentação da Comunidade da Laranjeira e melhoria da Praça com a conclusão da iluminação da referida localidade.</t>
+  </si>
+  <si>
+    <t>1049</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº  05/2026 – INDICA –  Construção da Praça da Bíblia no Bairro Pascásio Lima, nas proximidades do CRAS.</t>
+  </si>
+  <si>
+    <t>1050</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>JOABE ROMA</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº  06/2026 – INDICA –  Construção da ponte no Bairro Pascasio Lima, próximo ao lava jato de Carlito.</t>
+  </si>
+  <si>
+    <t>1051</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº  07/2026 – INDICA –  Patrolamento e encascalhamento da estrada da Mata do Sossego.</t>
+  </si>
+  <si>
+    <t>1052</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº  08/2026 – INDICA –  Construção de uma orla com uma ponte flutuante na Ilha do Contrato em frente o restaurante do Márcio.</t>
+  </si>
+  <si>
+    <t>1053</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>CRISTOVÃO</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº  09/2026 – INDICA –  Construção de um atracadouro na Comunidade da Ilha da Grande do Contrato.</t>
+  </si>
+  <si>
+    <t>1054</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>VALDEK SALES</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº  10/2026 – INDICA –  Entregas de sementes de milho e feijão para os produtores plantar.</t>
+  </si>
+  <si>
+    <t>1055</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº  11/2026 – INDICA –  Construção da Ponte da Comunidade do Portinho.</t>
+  </si>
+  <si>
+    <t>1056</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº  12/2026 – INDICA –  Reforma do Colégio Casa Jovem 02, na Localidade da Juliana.</t>
+  </si>
+  <si>
+    <t>1057</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº  13/2026 – INDICA –  Manutenção das estradas das comunidades: Bom Viver, Feira do Rato, Santo André, Novo Horizonte,  Vargido, Jacuba,  Rio do Braço e Mata do Sossego.</t>
+  </si>
+  <si>
+    <t>1058</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>NEY CORRERIA</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº  14/2026 – INDICA –  Reforma do Parque Infantil e ampliação da secretaria da Escola Municipal Elinoilde C. da Silva, Limeira 1.</t>
+  </si>
+  <si>
+    <t>1059</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº  15/2026 – INDICA –  Serviço de pavimentação da rua da Fonte do Mato.</t>
+  </si>
+  <si>
+    <t>1061</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº  16/2026 – INDICA –  Perfuração de poços artesianos para as Comunidades: Maruim, Santo André, Feira do Rato, Vai-Quem-Quer, Ancural e Bojota.</t>
+  </si>
+  <si>
+    <t>1062</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº  17/2026 – INDICA –  Perfuração de poço artesiano para a Comunidade: das Pedras.</t>
+  </si>
+  <si>
+    <t>1063</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº  18/2026 – INDICA –  Implantação do sistema de abastecimento de água nas comunidades: Bom Viver, Dina. Ampliação da rede de abastecimento da Feira do Rato visando atender Marcos da oficina e região e Vila da Mata do Sossego em (Agenor).</t>
+  </si>
+  <si>
+    <t>1064</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº  19/2026 – INDICA –  Construção de um novo cemitério.</t>
+  </si>
+  <si>
+    <t>1065</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>RICARDO ELETRICISTA</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº  20/2026 – INDICA –  Reforma do palco da Praça da Ponta.</t>
+  </si>
+  <si>
+    <t>1066</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº  21/2026 – INDICA –  Alteração na regra de assitência funeral por parte da Secretaria de Ação Social, onde atualmente so concede plano funeral para parentes até 1º 1º, que possa está concedendo até 0 3º Grau.</t>
+  </si>
+  <si>
+    <t>1067</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº  22/2026 – INDICA –  Quadra poliesportiva no Bairro Pascásio Lima, em frente a casa de Pedro Homem.</t>
+  </si>
+  <si>
+    <t>1068</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº  23/2026 – INDICA –  Melhorias no serviço de iluminação pública da Vila 08, pois existe mais de 30 postes com lâmpadas queimadas.</t>
+  </si>
+  <si>
+    <t>1069</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº  24/2026 – INDICA –  Calçamento de duas ruas em frenteao Bar de Chico no Bairro Pascasio Lima.</t>
+  </si>
+  <si>
+    <t>1070</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº  25/2026 – INDICA –  Pavimentação e construção de uma praça na Ilha do Contrato, exatamente no centro , iniciando em frente ao Colégio indo até a área da Igreja católica.</t>
+  </si>
+  <si>
+    <t>1071</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>NEU DE NENEU</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº  26/2026 – INDICA –  Pavimentação nas Ruas de Bio de Godo, Rua de Cal, Rua de Dona Elza, Limeira I, Rua de Xonxon, Rua de Valdelice, Rua próximo ao campo da Limeira I, e a rua de Burugudu.</t>
+  </si>
+  <si>
+    <t>1072</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº  27/2026 – INDICA –  Na Limeira 01 - Ramal do Sítio de Dona Celenita e entorno: Ramal de Dona Zezeca de Jhonson e entorno, ramal que dá acesso ao Sítio de Nilson de Lene e entorno, ramal de acesso a resdiencia da Professora Maria de Chigó e entorno, ramal de Dona Elza e do senhor Cassemiro e entorno, na Limeira 02 -  Limeira 02:  Ramal de Dona Mariazinha e entorno; ramal de Dona Valdeci até Dona Maria de Exidío e entorno; ramal do novo loteamento do ex-vereador Senhor Dominguinho até o Porto de Baixo e entorno; ramal da Rua da Caixa d’Água, conhecida popularmente como Rua do Senhor Miguel Neris (in memoriam), e entorno; ramal do Senhor Valdivino até o Sítio do Senhor Moisés de Dene e entorno; ramal de Dona Andrelita até Dona Felipa (in memoriam) e entorno; ramal do Sítio São José, conhecido como região de Dona Cecinha (in memoriam), até o Senhor Valtinho e entorno; ramal do Sítio São Roque, também conhecido como região do Bar da Tia Clô e entorno; bem como todos os ramais</t>
+  </si>
+  <si>
+    <t>1073</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº  28/2026 – INDICA –   A construção de uma praça de lazer e alimentação na comunidade da Limeira 02, Zona Rural do município de Igrapiúna, com estrutura adequada para convivência social, recreação infantil e práticas esportivas leves, bem como a realização de estudos para eventual indenização de imóveis adjacentes ao terreno público, tomando como referência a área destinada à implantação do referido equipamento público.</t>
+  </si>
+  <si>
+    <t>1074</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº  29/2026 – INDICA –   a realização de estudos e a execução de serviços de pavimentação asfáltica em todo o perímetro do centro urbano do município, contemplando os bairros, bem como os acessos aos equipamentos públicos, órgãos e secretarias municipais.</t>
+  </si>
+  <si>
+    <t>1076</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº  30/2026 – INDICA –   a construção de dois banheiros públicos em  Igrapiuna:   sendo um em frente a colônia de pesca,  e o outro na praça Marco zero .</t>
+  </si>
+  <si>
+    <t>1077</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº  31/2026 –   Indica ao Poder Executivo Municipal a implantação do Programa “Estágio Mais Jovem”, com concessão de bolsa-estágio no valor equivalente a meio salário mínimo, no âmbito da Administração Pública do Município de Igrapiúna – BA.</t>
+  </si>
+  <si>
+    <t>1078</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº  32/2026 –   INDICA ao Excelentíssimo Senhor Prefeito Municipal, bem como às secretarias competentes, a realização de um conjunto de intervenções estruturantes na área conhecida como “Terreno do Chafariz”, na comunidade da Limeira 03, contemplando a implantação de saneamento básico, construção de uma praça de lazer para crianças e adultos envolvendo o histórico Chafariz, construção de um deck para valorização do local como cartão-postal, pavimentação das ruas do entorno, implantação de ponto de ônibus para embarque e desembarque e instalação de iluminação na passarela existente.</t>
+  </si>
+  <si>
+    <t>1079</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº  33/2026 –  Indica a  Construção do Estádio Municipal de Futebol  de Igrapiúna.</t>
+  </si>
+  <si>
+    <t>1080</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº  34/2026 – INDICA –   Calçamento da entrada da casa da Sra. Ninha até o Colégio Valentim Régis no Rio do Braço, contemplando toda área do PSF , e reforma total do PSF da referida localidade, construção do Parque Infatil na Escola Presidente Medici.</t>
+  </si>
+  <si>
+    <t>1081</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº  35/2026 – INDICA –   Construção da quadra de  futebol society com piso de grama sintética na sede do nosso município.</t>
+  </si>
+  <si>
+    <t>1082</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº  36/2026 – INDICA –   Construção do cais e ponte da comunidade das Pedras, próximo a Dica.</t>
+  </si>
+  <si>
+    <t>1083</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº  37/2026 – INDICA –   Que a gestão mobilize esforços junto as instituições bancárias, para instalação de agências ou caixas eletrônicos.</t>
+  </si>
+  <si>
+    <t>1084</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº  38/2026 – INDICA –   Construção de um novo campo de futebol para a Fazenda Tararanga.</t>
+  </si>
+  <si>
+    <t>1085</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº  39/2026 – INDICA –   Construção de uma contenção na Rua do Sítio de Robinho nas proximidades da residência de Valter.</t>
+  </si>
+  <si>
+    <t>1086</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº  40/2026 – INDICA –   Construção de contenção com rampa, no cais de carga e descarga de materiais de construção, e dos residuos que vem das ilhas para o  Povoado da Pedra Mole.</t>
+  </si>
+  <si>
+    <t>1090</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2026/1090/41_-_ionei.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº  41/2026 – INDICA –   Contratação de um ginecologista especializado para a cidade de Igrapiúna, visando garantir acesso integral e qualificado à saúde da mulher.</t>
+  </si>
+  <si>
+    <t>1091</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2026/1091/42_-_ionei.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº  42/2026 – Indico, na forma regimental, ao Excelentíssimo Senhor Prefeito Municipal de Igrapiúna, a aquisição de aparelhos de ar-condicionado para o SCFV (Serviço de Convivência e Fortalecimento de Vínculos) e para o CRAS (Centro de Referência de Assistência Social) da Limeira.</t>
+  </si>
+  <si>
+    <t>1092</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2026/1092/43_-_valdek.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº  43/2026 – INDICA –   Transporte / veiculo adequado para mães e crianças atípicas.</t>
+  </si>
+  <si>
+    <t>1093</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2026/1093/44_-_valdek.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº  44/2026 – INDICA –   Uma lancha para dá suporte na saúde na Comunidade do Timbuca.</t>
+  </si>
+  <si>
+    <t>1095</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2026/1095/45_-_jose__augusto.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº  45/2026 – INDICA –   Reforma no Centro de Cultura.</t>
+  </si>
+  <si>
+    <t>1097</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2026/1097/49_-_jose_augusto.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº  49/2026 – INDICA –   Serviço de pintura em todo  hospital, e melhoramento  dá infiltração da caixa da água.</t>
+  </si>
+  <si>
+    <t>1098</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2026/1098/50-_jose_augusto.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº  50/2026 – INDICA –   Recolhimento do lixo das comunidades: do Maruim , Jenipapo e Cachoeira da Torre.</t>
+  </si>
+  <si>
+    <t>1099</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2026/1099/51_-_jose_augusto.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº  51/2026 – INDICA –   Construção de uma ponte onte próximo a casa de Roseane  na travessia do Bairro Novo.</t>
+  </si>
+  <si>
+    <t>1100</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2026/1100/52_-_percivaldo.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº  52/2026 – INDICA –   Perfuração de poços artesianos nas comunidades da Ilha do Timbuca e Ponta.</t>
+  </si>
+  <si>
+    <t>1101</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2026/1101/53_-_paulo_ricrdo.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº  53/2026 – INDICA –   Colocação de grade de proteção na valeta da praça em frente à entrada do hospital.</t>
+  </si>
+  <si>
+    <t>1102</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2026/1102/54_-_valdek.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº  54/2026 – INDICA –   Construção de dois quebra-mola em frente a casa de Robinho Pedreiro na Pracinha da Rua da Cachoeirinha.</t>
+  </si>
+  <si>
+    <t>1103</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2026/1103/55_-_valdek.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº  55/2026 – INDICA –   Instalação do CCZ - CENTRO DE CONTROLE DE ZOONOSES.</t>
+  </si>
+  <si>
+    <t>1105</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2026/1105/56_-_ionei.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº  56/2026 – INDICA –   Mapeamento de todos os pontos de ônibus do município para requalificação ou criação de novos em percursos de grande fluxo de embarque e desembarque de munícipes.</t>
+  </si>
+  <si>
+    <t>1106</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº  57/2026 – INDICA –   Criação de um portal e um letreiro na cidade. Sugestão para a construção do portal: "Bairro Nova Igrapiúna" e para o letreiro: "Nas praças já existentes do Centro".</t>
+  </si>
+  <si>
+    <t>1107</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2026/1107/58_-_ionei.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº  58/2026 – INDICA –   Um veículo, de acordo com a demanda, para realizar o transporte dos pacientes da comunidade Baixa de Areia e das comunidades circuvizinhas, a cada 15 dias, preferencialmente às sextas-feiras, para atendimento no Posto de Saúde da Limeira.</t>
+  </si>
+  <si>
+    <t>1108</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2026/1108/59_-_paulo_ricardo.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº  59/2026 – INDICA –   Abertura de presas destinadas à criação de peixes, visando atender os pequenos agricultores do município.</t>
+  </si>
+  <si>
+    <t>1109</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2026/1109/60__-_paulo_ricardo.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº  60/2026 – INDICA –   Disponibilização de um veículo para dar suporte no transporte de gestantes e idosos da comunidade do Rio Novo.</t>
+  </si>
+  <si>
+    <t>1111</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº  61/2026 – INDICA -  Implantação de pontos fixos de coleta de lixo nas comunidades rurais com o objetivo de organizar o descarte de residuos sólidos, facilitar o acesso da população da coleta pública, melhorar eficiência do serviço de limpeza pública, reduzir impactos ambientais e riscos a saúde e promover mais dignidade e qualidade de vida nas comunidades da: Baixa da Areia, Laranjeira, Mato do Sossego, Rio do Braço, Feira do Rato e Novo Horizonte.</t>
+  </si>
+  <si>
+    <t>1112</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2026/1112/62_-_joabe.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº  62/2026 – INDICA -  Placas de sinalização com os nomes das comunidades indicando onde está localizado cada uma delas e identificando a quilometragem a partir da entrada no ponto da Espenita e se estendendo ao longo de toda a via na zona rural, mostrando a entrada de cada povoado e a placa identificando cada localidade assim que chegarmos em cada uma delas.</t>
+  </si>
+  <si>
+    <t>1113</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2026/1113/63_-_joabe.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº  63/2026 – INDICA -  Realização da pavimentação da sede da Feira do Rato, bem como a construção de uma Praça pública com parque infantil na comunidade.</t>
+  </si>
+  <si>
+    <t>1114</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2026/1114/64_-_ionei.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº  64/2026 – INDICA -  Que a Secretaria de Administração e a Secretária de Agricultura e Pesca estudem a possibilidade de descentralizar os serviços, a exemplo do CCIR, que, se não houver intercorrências no fluxo, possa ser emendado pela Secretaria de Agricultura e Pesca.</t>
+  </si>
+  <si>
+    <t>1115</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2026/1115/65_-_ionei.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº  65/2026 – INDICA -  Que a Secretária de Desenvolvimento Social implemente mutirões itinerantes, bem como na sede dos CRAS/CSVF, com o objetivo de orientar jovens e adultos sobre os programas "CNH da Gente" e "CNH na Escola".</t>
+  </si>
+  <si>
+    <t>1117</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº  66/2026 – INDICA -  Construção de um passeio com luminárias do inicio do Posto De Marias a Nova Igrapiúna.</t>
+  </si>
+  <si>
+    <t>1118</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2026/1118/67_-_joabe.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº  67/2026 – INDICA -  Pavimentação das localidades: Mata do Sossego e Rio do Braço.</t>
+  </si>
+  <si>
+    <t>1119</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2026/1119/68_-_joabe.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº  68/2026 – INDICA -  Construção dos pontos de ônibus das comunidades: Feira do Rato, Laranjeira, Vargido, Rio do Braço e Novo Horizonte.</t>
+  </si>
+  <si>
+    <t>1120</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2026/1120/69_-_joabe.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº  69/2026 – INDICA -  Aquisição de cinco cadeirinhas para transporte de crianças para realizar viagem com segurança quando forem fazer tratamento fora do domícilio.</t>
+  </si>
+  <si>
+    <t>1121</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2026/1121/70_-_jose_augusto_rosa_vieira.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº  70/2026 – INDICA -  Cobertura de uma área interna na Escola Luizineide de aproximadamente cinco metros.</t>
+  </si>
+  <si>
+    <t>1122</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2026/1122/71_-_ionei.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº  71/2026 – INDICA -  Implantação de um corrimão no passeio localizado em frente ao Colégio Municipal Lenilton de Jesus Canela, dando acesso à Rua do Colégio Municipal Fenelon Ramos.</t>
+  </si>
+  <si>
+    <t>1123</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
+    <t>CECÍLIA DE ROGÉRIO</t>
+  </si>
+  <si>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2026/1123/72_-_cecilia.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº  72/2026 – INDICA -  Ampliação do campinho de futebol no Bairro Pascásio Lima.</t>
+  </si>
+  <si>
+    <t>1124</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2026/1124/73_-_paulo_ricardo.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº  73/2026 – INDICA -  Perfuração de poços d’água nas seguintes localidades: Comunidade Pedra Mole, com o objetivo de atender também as comunidades vizinhas de Bom Jardim e Pau D’Óleo; e Comunidade Ilha das Flores.</t>
+  </si>
+  <si>
+    <t>1125</t>
+  </si>
+  <si>
+    <t>74</t>
+  </si>
+  <si>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2026/1125/74_-_ionei.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº  74/2026 – INDICA -  Contratação de empresa especializada para a transmissão ao vivo, com narração, do Torneio 1º de Maio.</t>
+  </si>
+  <si>
+    <t>1127</t>
+  </si>
+  <si>
+    <t>75</t>
+  </si>
+  <si>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2026/1127/75_-_ionei.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº  75/2026 – INDICA -  na forma regimental, ao Excelentíssimo Senhor Prefeito Municipal de Igrapiúna, que viabilize, por meio da Secretaria competente, a realização do 1º Torneio de Futsal da Juventude de Igrapiúna, com o objetivo de incentivar a prática esportiva e promover a integração entre os jovens do município.</t>
+  </si>
+  <si>
+    <t>1128</t>
+  </si>
+  <si>
+    <t>76</t>
+  </si>
+  <si>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2026/1128/76_-_jose_augusto.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº  76/2026 – INDICA -  ao Exceletísismo Senhor Prefeito a aqusição de cadeiras de roda, para servir as pessoas que tem dificuldade de locomoção, e que as cadeiras sejem  destinadas a Secretaria de Saúde, e os postos médicos de todo o nosso município.</t>
+  </si>
+  <si>
+    <t>1130</t>
+  </si>
+  <si>
+    <t>77</t>
+  </si>
+  <si>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2026/1130/77_-_ionei.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº  77/2026 – INDICA -  que o Centro de Atendimento Educacional Especializado deste município passe a denominar-se "Centro de Atendimento Educacional Especializado Kauã Vitor Amorim".</t>
+  </si>
+  <si>
+    <t>1131</t>
+  </si>
+  <si>
+    <t>78</t>
+  </si>
+  <si>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2026/1131/78_-_jose_augusto.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº  78/2026 – INDICA -  Que a gestão mobilize esforço para conseguir um ponto de atendimento médico na comunidade do Maruiim.</t>
+  </si>
+  <si>
+    <t>1087</t>
+  </si>
+  <si>
+    <t>PLL</t>
+  </si>
+  <si>
+    <t>Projeto de Lei do Legislativo</t>
+  </si>
+  <si>
+    <t>Projeto de Lei nº 01/2026, do Poder Legislativo, de autoria do Vereador Joabe Souza de Jesus, que “Dispõe sobre a organização, ordenamento e regulamentação do trânsito no Município de Igrapiúna/BA, com a criação de áreas de carga e descarga, definição de horários para circulação de veículos pesados, disciplinamento de estacionamento e dá outras providências”,</t>
+  </si>
+  <si>
     <t>1041</t>
   </si>
   <si>
-    <t>2026</t>
-[...4 lines deleted...]
-  <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei Executivo</t>
   </si>
   <si>
     <t>Manoel Ribeiro dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.igrapiuna.ba.leg.br/media/</t>
-[...1 lines deleted...]
-  <si>
     <t>Projeto de Lei nº 22/2026, de 12 de Janeiro de 2026, “Dispõe sobre a revisão geral e anual dos servidores públicos do município de Igrapiúna, de que trata a Lei nº 269/2009, e dá outras providências.</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
-    <t>23</t>
-[...1 lines deleted...]
-  <si>
     <t>Projeto de Lei nº 23/2026, de 12 de Janeiro de 2026, “Fixa o vencimento base dos Agentes de Saúde – ACS e dos Agentes de Combate a Endemias – ACE no Município de Igrapiúna-Bahia.</t>
+  </si>
+  <si>
+    <t>1043</t>
+  </si>
+  <si>
+    <t>Projeto de Lei nº 24/2026, de autoria do Poder Executivo, que autoriza o poder executivo municipal a dispor sobre a revisão geral e anual da remuneração dos conselheiros tutelares do município de Igrapiúna, de que trata a Lei nº 524/2024, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1044</t>
+  </si>
+  <si>
+    <t>Projeto de Lei nº 25/2026, de autoria do Poder Executivo, que autoriza o poder executivo municipal a instituir a estratégia de busca ativa escolar no âmbito do município de Igrapiúna e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1088</t>
+  </si>
+  <si>
+    <t>Projeto de Lei nº 26/2026, de Autoria do Poder Executivo, que autoriza o poder executivo municipal a dispor sobre a revisão geral e anual do vencimento dos servidores do magistério público do Município de Igrapiúna, que trata a Lei nº 324/2011 e a Lei 576/2025.</t>
+  </si>
+  <si>
+    <t>1094</t>
+  </si>
+  <si>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2026/1094/projeto_27-2026.pdf</t>
+  </si>
+  <si>
+    <t>Institui o “PROJETO EJA IGRAPIÚNA – EDUCAÇÃO QUE TRANSFORMA” e autoriza o Poder Executivo Municipal a conceder Bolsa Auxílio Permanência para estudantes do Ensino Fundamental, na modalidade EJA, da Rede Municipal de Igrapiúna/BA, revoga a Lei Municipal nº 579/2025 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1060</t>
+  </si>
+  <si>
+    <t>171</t>
+  </si>
+  <si>
+    <t>ATSOR</t>
+  </si>
+  <si>
+    <t>ATA DE SESSÃO</t>
+  </si>
+  <si>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2026/1060/1a__-__ata_da_sessao_ordinaria_-_2026_-_certa.docx</t>
+  </si>
+  <si>
+    <t>Ata da Primeira Sessão Ordinária, da Décima Legislatura, da Segunda Sessão Legislativa, do Primeiro Período Legislativo da Câmara Municipal de Igrapiúna, realizada no dia 03 de Março de 2026.</t>
+  </si>
+  <si>
+    <t>1075</t>
+  </si>
+  <si>
+    <t>172</t>
+  </si>
+  <si>
+    <t>Ata da Segunda Sessão Ordinária, da Décima Legislatura, da Segunda Sessão Legislativa, do Primeiro Período Legislativo da Câmara Municipal de Igrapiúna, realizada no dia 10 de Março de 2026.</t>
+  </si>
+  <si>
+    <t>1089</t>
+  </si>
+  <si>
+    <t>173</t>
+  </si>
+  <si>
+    <t>Ata da Terceira Sessão Ordinária, da Décima Legislatura, da Segunda Sessão Legislativa, do Primeiro Período Legislativo da Câmara Municipal de Igrapiúna, realizada no dia 17 de Março de 2026.</t>
+  </si>
+  <si>
+    <t>1096</t>
+  </si>
+  <si>
+    <t>174</t>
+  </si>
+  <si>
+    <t>Ata da Quarta Sessão Ordinária, da Décima Legislatura, da Segunda Sessão Legislativa, do Primeiro Período Legislativo da Câmara Municipal de Igrapiúna, realizada no dia 24 de Março de 2026.</t>
+  </si>
+  <si>
+    <t>1104</t>
+  </si>
+  <si>
+    <t>175</t>
+  </si>
+  <si>
+    <t>Ata da Quinta Sessão Ordinária, da Décima Legislatura, da Segunda Sessão Legislativa, do Primeiro Período Legislativo da Câmara Municipal de Igrapiúna, realizada no dia 31 de Março de 2026.</t>
+  </si>
+  <si>
+    <t>1110</t>
+  </si>
+  <si>
+    <t>176</t>
+  </si>
+  <si>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2026/1110/6a__-__ata_da_sessao_ordinaria_-_2026.pdf</t>
+  </si>
+  <si>
+    <t>Ata da Sexta Sessão Ordinária, da Décima Legislatura, da Segunda Sessão Legislativa, do Primeiro Período Legislativo da Câmara Municipal de Igrapiúna, realizada no dia 07 de Abril de 2026.</t>
+  </si>
+  <si>
+    <t>1116</t>
+  </si>
+  <si>
+    <t>177</t>
+  </si>
+  <si>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2026/1116/7a__-__ata_da_sessao_ordinaria_-_2026.pdf</t>
+  </si>
+  <si>
+    <t>Ata da Sétima Sessão Ordinária, da Décima Legislatura, da Segunda Sessão Legislativa, do Primeiro Período Legislativo da Câmara Municipal de Igrapiúna, realizada no dia 14 de Abril de 2026.</t>
+  </si>
+  <si>
+    <t>1126</t>
+  </si>
+  <si>
+    <t>178</t>
+  </si>
+  <si>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2026/1126/8a__-__ata_da_sessao_ordinaria_-_2026.pdf</t>
+  </si>
+  <si>
+    <t>Ata da Oitava Sessão Ordinária, da Décima Legislatura, da Segunda Sessão Legislativa, do Primeiro Período Legislativo da Câmara Municipal de Igrapiúna, realizada no dia 28 de Abril de 2026.</t>
+  </si>
+  <si>
+    <t>1129</t>
+  </si>
+  <si>
+    <t>179</t>
+  </si>
+  <si>
+    <t>http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2026/1129/9a__-__ata_da_sessao_ordinaria_-_2026.pdf</t>
+  </si>
+  <si>
+    <t>Ata da Nona Sessão Ordinária, da Décima Legislatura, da Segunda Sessão Legislativa, do Primeiro Período Legislativo da Câmara Municipal de Igrapiúna, realizada no dia 05 de Maio de 2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -414,68 +1353,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2026/1090/41_-_ionei.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2026/1091/42_-_ionei.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2026/1092/43_-_valdek.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2026/1093/44_-_valdek.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2026/1095/45_-_jose__augusto.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2026/1097/49_-_jose_augusto.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2026/1098/50-_jose_augusto.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2026/1099/51_-_jose_augusto.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2026/1100/52_-_percivaldo.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2026/1101/53_-_paulo_ricrdo.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2026/1102/54_-_valdek.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2026/1103/55_-_valdek.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2026/1105/56_-_ionei.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2026/1107/58_-_ionei.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2026/1108/59_-_paulo_ricardo.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2026/1109/60__-_paulo_ricardo.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2026/1112/62_-_joabe.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2026/1113/63_-_joabe.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2026/1114/64_-_ionei.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2026/1115/65_-_ionei.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2026/1118/67_-_joabe.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2026/1119/68_-_joabe.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2026/1120/69_-_joabe.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2026/1121/70_-_jose_augusto_rosa_vieira.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2026/1122/71_-_ionei.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2026/1123/72_-_cecilia.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2026/1124/73_-_paulo_ricardo.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2026/1125/74_-_ionei.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2026/1127/75_-_ionei.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2026/1128/76_-_jose_augusto.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2026/1130/77_-_ionei.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2026/1131/78_-_jose_augusto.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2026/1094/projeto_27-2026.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2026/1060/1a__-__ata_da_sessao_ordinaria_-_2026_-_certa.docx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2026/1110/6a__-__ata_da_sessao_ordinaria_-_2026.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2026/1116/7a__-__ata_da_sessao_ordinaria_-_2026.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2026/1126/8a__-__ata_da_sessao_ordinaria_-_2026.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igrapiuna.ba.leg.br/media/sapl/public/materialegislativa/2026/1129/9a__-__ata_da_sessao_ordinaria_-_2026.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H3"/>
+  <dimension ref="A1:H92"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="24.42578125" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8" max="8" width="175" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="25.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="119.28515625" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -512,54 +1451,2424 @@
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
         <v>17</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" t="s">
         <v>13</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H3" t="s">
         <v>18</v>
       </c>
     </row>
+    <row r="4" spans="1:8">
+      <c r="A4" t="s">
+        <v>19</v>
+      </c>
+      <c r="B4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C4" t="s">
+        <v>20</v>
+      </c>
+      <c r="D4" t="s">
+        <v>11</v>
+      </c>
+      <c r="E4" t="s">
+        <v>12</v>
+      </c>
+      <c r="F4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G4" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H4" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8">
+      <c r="A5" t="s">
+        <v>22</v>
+      </c>
+      <c r="B5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C5" t="s">
+        <v>23</v>
+      </c>
+      <c r="D5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E5" t="s">
+        <v>12</v>
+      </c>
+      <c r="F5" t="s">
+        <v>24</v>
+      </c>
+      <c r="G5" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H5" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8">
+      <c r="A6" t="s">
+        <v>26</v>
+      </c>
+      <c r="B6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" t="s">
+        <v>27</v>
+      </c>
+      <c r="D6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E6" t="s">
+        <v>12</v>
+      </c>
+      <c r="F6" t="s">
+        <v>24</v>
+      </c>
+      <c r="G6" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H6" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8">
+      <c r="A7" t="s">
+        <v>29</v>
+      </c>
+      <c r="B7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" t="s">
+        <v>30</v>
+      </c>
+      <c r="D7" t="s">
+        <v>11</v>
+      </c>
+      <c r="E7" t="s">
+        <v>12</v>
+      </c>
+      <c r="F7" t="s">
+        <v>31</v>
+      </c>
+      <c r="G7" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H7" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8">
+      <c r="A8" t="s">
+        <v>33</v>
+      </c>
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
+        <v>34</v>
+      </c>
+      <c r="D8" t="s">
+        <v>11</v>
+      </c>
+      <c r="E8" t="s">
+        <v>12</v>
+      </c>
+      <c r="F8" t="s">
+        <v>31</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H8" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9" t="s">
+        <v>36</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
+        <v>37</v>
+      </c>
+      <c r="D9" t="s">
+        <v>11</v>
+      </c>
+      <c r="E9" t="s">
+        <v>12</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H9" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10" t="s">
+        <v>39</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
+        <v>40</v>
+      </c>
+      <c r="D10" t="s">
+        <v>11</v>
+      </c>
+      <c r="E10" t="s">
+        <v>12</v>
+      </c>
+      <c r="F10" t="s">
+        <v>41</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H10" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11" t="s">
+        <v>43</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
+        <v>44</v>
+      </c>
+      <c r="D11" t="s">
+        <v>11</v>
+      </c>
+      <c r="E11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F11" t="s">
+        <v>45</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H11" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8">
+      <c r="A12" t="s">
+        <v>47</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>48</v>
+      </c>
+      <c r="D12" t="s">
+        <v>11</v>
+      </c>
+      <c r="E12" t="s">
+        <v>12</v>
+      </c>
+      <c r="F12" t="s">
+        <v>45</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H12" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" t="s">
+        <v>50</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>51</v>
+      </c>
+      <c r="D13" t="s">
+        <v>11</v>
+      </c>
+      <c r="E13" t="s">
+        <v>12</v>
+      </c>
+      <c r="F13" t="s">
+        <v>45</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H13" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>54</v>
+      </c>
+      <c r="D14" t="s">
+        <v>11</v>
+      </c>
+      <c r="E14" t="s">
+        <v>12</v>
+      </c>
+      <c r="F14" t="s">
+        <v>45</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H14" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" t="s">
+        <v>56</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>57</v>
+      </c>
+      <c r="D15" t="s">
+        <v>11</v>
+      </c>
+      <c r="E15" t="s">
+        <v>12</v>
+      </c>
+      <c r="F15" t="s">
+        <v>58</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H15" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" t="s">
+        <v>60</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>61</v>
+      </c>
+      <c r="D16" t="s">
+        <v>11</v>
+      </c>
+      <c r="E16" t="s">
+        <v>12</v>
+      </c>
+      <c r="F16" t="s">
+        <v>13</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H16" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" t="s">
+        <v>63</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>64</v>
+      </c>
+      <c r="D17" t="s">
+        <v>11</v>
+      </c>
+      <c r="E17" t="s">
+        <v>12</v>
+      </c>
+      <c r="F17" t="s">
+        <v>24</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H17" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" t="s">
+        <v>66</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>67</v>
+      </c>
+      <c r="D18" t="s">
+        <v>11</v>
+      </c>
+      <c r="E18" t="s">
+        <v>12</v>
+      </c>
+      <c r="F18" t="s">
+        <v>45</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H18" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" t="s">
+        <v>69</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>70</v>
+      </c>
+      <c r="D19" t="s">
+        <v>11</v>
+      </c>
+      <c r="E19" t="s">
+        <v>12</v>
+      </c>
+      <c r="F19" t="s">
+        <v>45</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H19" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" t="s">
+        <v>72</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>73</v>
+      </c>
+      <c r="D20" t="s">
+        <v>11</v>
+      </c>
+      <c r="E20" t="s">
+        <v>12</v>
+      </c>
+      <c r="F20" t="s">
+        <v>45</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H20" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" t="s">
+        <v>75</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>76</v>
+      </c>
+      <c r="D21" t="s">
+        <v>11</v>
+      </c>
+      <c r="E21" t="s">
+        <v>12</v>
+      </c>
+      <c r="F21" t="s">
+        <v>77</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H21" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>79</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>80</v>
+      </c>
+      <c r="D22" t="s">
+        <v>11</v>
+      </c>
+      <c r="E22" t="s">
+        <v>12</v>
+      </c>
+      <c r="F22" t="s">
+        <v>77</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H22" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>82</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>83</v>
+      </c>
+      <c r="D23" t="s">
+        <v>11</v>
+      </c>
+      <c r="E23" t="s">
+        <v>12</v>
+      </c>
+      <c r="F23" t="s">
+        <v>24</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H23" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>85</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>86</v>
+      </c>
+      <c r="D24" t="s">
+        <v>11</v>
+      </c>
+      <c r="E24" t="s">
+        <v>12</v>
+      </c>
+      <c r="F24" t="s">
+        <v>24</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H24" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>88</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>89</v>
+      </c>
+      <c r="D25" t="s">
+        <v>11</v>
+      </c>
+      <c r="E25" t="s">
+        <v>12</v>
+      </c>
+      <c r="F25" t="s">
+        <v>31</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H25" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>91</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>92</v>
+      </c>
+      <c r="D26" t="s">
+        <v>11</v>
+      </c>
+      <c r="E26" t="s">
+        <v>12</v>
+      </c>
+      <c r="F26" t="s">
+        <v>31</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H26" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>94</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>95</v>
+      </c>
+      <c r="D27" t="s">
+        <v>11</v>
+      </c>
+      <c r="E27" t="s">
+        <v>12</v>
+      </c>
+      <c r="F27" t="s">
+        <v>96</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H27" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>98</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>99</v>
+      </c>
+      <c r="D28" t="s">
+        <v>11</v>
+      </c>
+      <c r="E28" t="s">
+        <v>12</v>
+      </c>
+      <c r="F28" t="s">
+        <v>58</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H28" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>101</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>102</v>
+      </c>
+      <c r="D29" t="s">
+        <v>11</v>
+      </c>
+      <c r="E29" t="s">
+        <v>12</v>
+      </c>
+      <c r="F29" t="s">
+        <v>58</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H29" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>104</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>105</v>
+      </c>
+      <c r="D30" t="s">
+        <v>11</v>
+      </c>
+      <c r="E30" t="s">
+        <v>12</v>
+      </c>
+      <c r="F30" t="s">
+        <v>58</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H30" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>107</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>108</v>
+      </c>
+      <c r="D31" t="s">
+        <v>11</v>
+      </c>
+      <c r="E31" t="s">
+        <v>12</v>
+      </c>
+      <c r="F31" t="s">
+        <v>24</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H31" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>110</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>111</v>
+      </c>
+      <c r="D32" t="s">
+        <v>11</v>
+      </c>
+      <c r="E32" t="s">
+        <v>12</v>
+      </c>
+      <c r="F32" t="s">
+        <v>58</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H32" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>113</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>114</v>
+      </c>
+      <c r="D33" t="s">
+        <v>11</v>
+      </c>
+      <c r="E33" t="s">
+        <v>12</v>
+      </c>
+      <c r="F33" t="s">
+        <v>58</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H33" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>116</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>117</v>
+      </c>
+      <c r="D34" t="s">
+        <v>11</v>
+      </c>
+      <c r="E34" t="s">
+        <v>12</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H34" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>119</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>120</v>
+      </c>
+      <c r="D35" t="s">
+        <v>11</v>
+      </c>
+      <c r="E35" t="s">
+        <v>12</v>
+      </c>
+      <c r="F35" t="s">
+        <v>41</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H35" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>122</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>123</v>
+      </c>
+      <c r="D36" t="s">
+        <v>11</v>
+      </c>
+      <c r="E36" t="s">
+        <v>12</v>
+      </c>
+      <c r="F36" t="s">
+        <v>45</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H36" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>125</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>126</v>
+      </c>
+      <c r="D37" t="s">
+        <v>11</v>
+      </c>
+      <c r="E37" t="s">
+        <v>12</v>
+      </c>
+      <c r="F37" t="s">
+        <v>45</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H37" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>128</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>129</v>
+      </c>
+      <c r="D38" t="s">
+        <v>11</v>
+      </c>
+      <c r="E38" t="s">
+        <v>12</v>
+      </c>
+      <c r="F38" t="s">
+        <v>45</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H38" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>131</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>132</v>
+      </c>
+      <c r="D39" t="s">
+        <v>11</v>
+      </c>
+      <c r="E39" t="s">
+        <v>12</v>
+      </c>
+      <c r="F39" t="s">
+        <v>24</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H39" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>134</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>135</v>
+      </c>
+      <c r="D40" t="s">
+        <v>11</v>
+      </c>
+      <c r="E40" t="s">
+        <v>12</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H40" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>137</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>138</v>
+      </c>
+      <c r="D41" t="s">
+        <v>11</v>
+      </c>
+      <c r="E41" t="s">
+        <v>12</v>
+      </c>
+      <c r="F41" t="s">
+        <v>13</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H41" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>140</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>141</v>
+      </c>
+      <c r="D42" t="s">
+        <v>11</v>
+      </c>
+      <c r="E42" t="s">
+        <v>12</v>
+      </c>
+      <c r="F42" t="s">
+        <v>58</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="H42" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>144</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>145</v>
+      </c>
+      <c r="D43" t="s">
+        <v>11</v>
+      </c>
+      <c r="E43" t="s">
+        <v>12</v>
+      </c>
+      <c r="F43" t="s">
+        <v>58</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="H43" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>148</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>149</v>
+      </c>
+      <c r="D44" t="s">
+        <v>11</v>
+      </c>
+      <c r="E44" t="s">
+        <v>12</v>
+      </c>
+      <c r="F44" t="s">
+        <v>45</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="H44" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>152</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>153</v>
+      </c>
+      <c r="D45" t="s">
+        <v>11</v>
+      </c>
+      <c r="E45" t="s">
+        <v>12</v>
+      </c>
+      <c r="F45" t="s">
+        <v>45</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="H45" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>156</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>157</v>
+      </c>
+      <c r="D46" t="s">
+        <v>11</v>
+      </c>
+      <c r="E46" t="s">
+        <v>12</v>
+      </c>
+      <c r="F46" t="s">
+        <v>24</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="H46" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>160</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>161</v>
+      </c>
+      <c r="D47" t="s">
+        <v>11</v>
+      </c>
+      <c r="E47" t="s">
+        <v>12</v>
+      </c>
+      <c r="F47" t="s">
+        <v>24</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H47" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>164</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>165</v>
+      </c>
+      <c r="D48" t="s">
+        <v>11</v>
+      </c>
+      <c r="E48" t="s">
+        <v>12</v>
+      </c>
+      <c r="F48" t="s">
+        <v>24</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="H48" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>168</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>169</v>
+      </c>
+      <c r="D49" t="s">
+        <v>11</v>
+      </c>
+      <c r="E49" t="s">
+        <v>12</v>
+      </c>
+      <c r="F49" t="s">
+        <v>24</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="H49" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>172</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>173</v>
+      </c>
+      <c r="D50" t="s">
+        <v>11</v>
+      </c>
+      <c r="E50" t="s">
+        <v>12</v>
+      </c>
+      <c r="F50" t="s">
+        <v>13</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="H50" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>176</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>177</v>
+      </c>
+      <c r="D51" t="s">
+        <v>11</v>
+      </c>
+      <c r="E51" t="s">
+        <v>12</v>
+      </c>
+      <c r="F51" t="s">
+        <v>77</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="H51" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>180</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>181</v>
+      </c>
+      <c r="D52" t="s">
+        <v>11</v>
+      </c>
+      <c r="E52" t="s">
+        <v>12</v>
+      </c>
+      <c r="F52" t="s">
+        <v>45</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="H52" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>184</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>185</v>
+      </c>
+      <c r="D53" t="s">
+        <v>11</v>
+      </c>
+      <c r="E53" t="s">
+        <v>12</v>
+      </c>
+      <c r="F53" t="s">
+        <v>45</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="H53" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>188</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>189</v>
+      </c>
+      <c r="D54" t="s">
+        <v>11</v>
+      </c>
+      <c r="E54" t="s">
+        <v>12</v>
+      </c>
+      <c r="F54" t="s">
+        <v>58</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="H54" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>192</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>193</v>
+      </c>
+      <c r="D55" t="s">
+        <v>11</v>
+      </c>
+      <c r="E55" t="s">
+        <v>12</v>
+      </c>
+      <c r="F55" t="s">
+        <v>58</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H55" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>195</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>196</v>
+      </c>
+      <c r="D56" t="s">
+        <v>11</v>
+      </c>
+      <c r="E56" t="s">
+        <v>12</v>
+      </c>
+      <c r="F56" t="s">
+        <v>58</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="H56" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>199</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>200</v>
+      </c>
+      <c r="D57" t="s">
+        <v>11</v>
+      </c>
+      <c r="E57" t="s">
+        <v>12</v>
+      </c>
+      <c r="F57" t="s">
+        <v>77</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="H57" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>203</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>204</v>
+      </c>
+      <c r="D58" t="s">
+        <v>11</v>
+      </c>
+      <c r="E58" t="s">
+        <v>12</v>
+      </c>
+      <c r="F58" t="s">
+        <v>77</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="H58" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>207</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>208</v>
+      </c>
+      <c r="D59" t="s">
+        <v>11</v>
+      </c>
+      <c r="E59" t="s">
+        <v>12</v>
+      </c>
+      <c r="F59" t="s">
+        <v>31</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H59" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>210</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>211</v>
+      </c>
+      <c r="D60" t="s">
+        <v>11</v>
+      </c>
+      <c r="E60" t="s">
+        <v>12</v>
+      </c>
+      <c r="F60" t="s">
+        <v>31</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="H60" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>214</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>215</v>
+      </c>
+      <c r="D61" t="s">
+        <v>11</v>
+      </c>
+      <c r="E61" t="s">
+        <v>12</v>
+      </c>
+      <c r="F61" t="s">
+        <v>31</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="H61" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>218</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>219</v>
+      </c>
+      <c r="D62" t="s">
+        <v>11</v>
+      </c>
+      <c r="E62" t="s">
+        <v>12</v>
+      </c>
+      <c r="F62" t="s">
+        <v>58</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="H62" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>222</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>223</v>
+      </c>
+      <c r="D63" t="s">
+        <v>11</v>
+      </c>
+      <c r="E63" t="s">
+        <v>12</v>
+      </c>
+      <c r="F63" t="s">
+        <v>58</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="H63" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>226</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>227</v>
+      </c>
+      <c r="D64" t="s">
+        <v>11</v>
+      </c>
+      <c r="E64" t="s">
+        <v>12</v>
+      </c>
+      <c r="F64" t="s">
+        <v>24</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H64" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>229</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>230</v>
+      </c>
+      <c r="D65" t="s">
+        <v>11</v>
+      </c>
+      <c r="E65" t="s">
+        <v>12</v>
+      </c>
+      <c r="F65" t="s">
+        <v>31</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="H65" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>233</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>234</v>
+      </c>
+      <c r="D66" t="s">
+        <v>11</v>
+      </c>
+      <c r="E66" t="s">
+        <v>12</v>
+      </c>
+      <c r="F66" t="s">
+        <v>31</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="H66" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>237</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>238</v>
+      </c>
+      <c r="D67" t="s">
+        <v>11</v>
+      </c>
+      <c r="E67" t="s">
+        <v>12</v>
+      </c>
+      <c r="F67" t="s">
+        <v>31</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="H67" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>241</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>242</v>
+      </c>
+      <c r="D68" t="s">
+        <v>11</v>
+      </c>
+      <c r="E68" t="s">
+        <v>12</v>
+      </c>
+      <c r="F68" t="s">
+        <v>24</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="H68" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>245</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>246</v>
+      </c>
+      <c r="D69" t="s">
+        <v>11</v>
+      </c>
+      <c r="E69" t="s">
+        <v>12</v>
+      </c>
+      <c r="F69" t="s">
+        <v>58</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="H69" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>249</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>250</v>
+      </c>
+      <c r="D70" t="s">
+        <v>11</v>
+      </c>
+      <c r="E70" t="s">
+        <v>12</v>
+      </c>
+      <c r="F70" t="s">
+        <v>251</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="H70" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>254</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>255</v>
+      </c>
+      <c r="D71" t="s">
+        <v>11</v>
+      </c>
+      <c r="E71" t="s">
+        <v>12</v>
+      </c>
+      <c r="F71" t="s">
+        <v>77</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="H71" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>258</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>259</v>
+      </c>
+      <c r="D72" t="s">
+        <v>11</v>
+      </c>
+      <c r="E72" t="s">
+        <v>12</v>
+      </c>
+      <c r="F72" t="s">
+        <v>58</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="H72" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>262</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>263</v>
+      </c>
+      <c r="D73" t="s">
+        <v>11</v>
+      </c>
+      <c r="E73" t="s">
+        <v>12</v>
+      </c>
+      <c r="F73" t="s">
+        <v>58</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="H73" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>266</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>267</v>
+      </c>
+      <c r="D74" t="s">
+        <v>11</v>
+      </c>
+      <c r="E74" t="s">
+        <v>12</v>
+      </c>
+      <c r="F74" t="s">
+        <v>24</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="H74" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>270</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>271</v>
+      </c>
+      <c r="D75" t="s">
+        <v>11</v>
+      </c>
+      <c r="E75" t="s">
+        <v>12</v>
+      </c>
+      <c r="F75" t="s">
+        <v>58</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="H75" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>274</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>275</v>
+      </c>
+      <c r="D76" t="s">
+        <v>11</v>
+      </c>
+      <c r="E76" t="s">
+        <v>12</v>
+      </c>
+      <c r="F76" t="s">
+        <v>24</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="H76" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>278</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>10</v>
+      </c>
+      <c r="D77" t="s">
+        <v>279</v>
+      </c>
+      <c r="E77" t="s">
+        <v>280</v>
+      </c>
+      <c r="F77" t="s">
+        <v>31</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H77" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>282</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>83</v>
+      </c>
+      <c r="D78" t="s">
+        <v>283</v>
+      </c>
+      <c r="E78" t="s">
+        <v>284</v>
+      </c>
+      <c r="F78" t="s">
+        <v>285</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H78" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>287</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>86</v>
+      </c>
+      <c r="D79" t="s">
+        <v>283</v>
+      </c>
+      <c r="E79" t="s">
+        <v>284</v>
+      </c>
+      <c r="F79" t="s">
+        <v>285</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H79" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>289</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>89</v>
+      </c>
+      <c r="D80" t="s">
+        <v>283</v>
+      </c>
+      <c r="E80" t="s">
+        <v>284</v>
+      </c>
+      <c r="F80" t="s">
+        <v>285</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H80" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>291</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>92</v>
+      </c>
+      <c r="D81" t="s">
+        <v>283</v>
+      </c>
+      <c r="E81" t="s">
+        <v>284</v>
+      </c>
+      <c r="F81" t="s">
+        <v>285</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H81" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>293</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>95</v>
+      </c>
+      <c r="D82" t="s">
+        <v>283</v>
+      </c>
+      <c r="E82" t="s">
+        <v>284</v>
+      </c>
+      <c r="F82" t="s">
+        <v>285</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H82" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>295</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>99</v>
+      </c>
+      <c r="D83" t="s">
+        <v>283</v>
+      </c>
+      <c r="E83" t="s">
+        <v>284</v>
+      </c>
+      <c r="F83" t="s">
+        <v>285</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="H83" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>298</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>299</v>
+      </c>
+      <c r="D84" t="s">
+        <v>300</v>
+      </c>
+      <c r="E84" t="s">
+        <v>301</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="H84" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>304</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>305</v>
+      </c>
+      <c r="D85" t="s">
+        <v>300</v>
+      </c>
+      <c r="E85" t="s">
+        <v>301</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H85" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>307</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>308</v>
+      </c>
+      <c r="D86" t="s">
+        <v>300</v>
+      </c>
+      <c r="E86" t="s">
+        <v>301</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H86" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>310</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>311</v>
+      </c>
+      <c r="D87" t="s">
+        <v>300</v>
+      </c>
+      <c r="E87" t="s">
+        <v>301</v>
+      </c>
+      <c r="F87" t="s">
+        <v>285</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H87" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>313</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>314</v>
+      </c>
+      <c r="D88" t="s">
+        <v>300</v>
+      </c>
+      <c r="E88" t="s">
+        <v>301</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H88" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>316</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>317</v>
+      </c>
+      <c r="D89" t="s">
+        <v>300</v>
+      </c>
+      <c r="E89" t="s">
+        <v>301</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="H89" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>320</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>321</v>
+      </c>
+      <c r="D90" t="s">
+        <v>300</v>
+      </c>
+      <c r="E90" t="s">
+        <v>301</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="H90" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>324</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>325</v>
+      </c>
+      <c r="D91" t="s">
+        <v>300</v>
+      </c>
+      <c r="E91" t="s">
+        <v>301</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="H91" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>328</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>329</v>
+      </c>
+      <c r="D92" t="s">
+        <v>300</v>
+      </c>
+      <c r="E92" t="s">
+        <v>301</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="H92" t="s">
+        <v>331</v>
+      </c>
+    </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
+    <hyperlink ref="G4" r:id="rId3"/>
+    <hyperlink ref="G5" r:id="rId4"/>
+    <hyperlink ref="G6" r:id="rId5"/>
+    <hyperlink ref="G7" r:id="rId6"/>
+    <hyperlink ref="G8" r:id="rId7"/>
+    <hyperlink ref="G9" r:id="rId8"/>
+    <hyperlink ref="G10" r:id="rId9"/>
+    <hyperlink ref="G11" r:id="rId10"/>
+    <hyperlink ref="G12" r:id="rId11"/>
+    <hyperlink ref="G13" r:id="rId12"/>
+    <hyperlink ref="G14" r:id="rId13"/>
+    <hyperlink ref="G15" r:id="rId14"/>
+    <hyperlink ref="G16" r:id="rId15"/>
+    <hyperlink ref="G17" r:id="rId16"/>
+    <hyperlink ref="G18" r:id="rId17"/>
+    <hyperlink ref="G19" r:id="rId18"/>
+    <hyperlink ref="G20" r:id="rId19"/>
+    <hyperlink ref="G21" r:id="rId20"/>
+    <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>